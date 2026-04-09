--- v1 (2026-02-06)
+++ v2 (2026-04-09)
@@ -1,277 +1,337 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="105" windowWidth="14805" windowHeight="8010" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="Борг по періодах" sheetId="4" r:id="rId1"/>
     <sheet name="Борг (ДТ)" sheetId="3" r:id="rId2"/>
   </sheets>
+  <externalReferences>
+    <externalReference r:id="rId3"/>
+  </externalReferences>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Борг по періодах'!$3:$4</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K98" i="4" l="1"/>
-[...60 lines deleted...]
-  <c r="K53" i="4"/>
+  <c r="K11" i="4" l="1"/>
+  <c r="J11" i="4"/>
+  <c r="I11" i="4"/>
+  <c r="H11" i="4"/>
+  <c r="G11" i="4"/>
+  <c r="F11" i="4"/>
+  <c r="D11" i="4" s="1"/>
+  <c r="E11" i="4"/>
+  <c r="K10" i="4"/>
+  <c r="J10" i="4"/>
+  <c r="I10" i="4"/>
+  <c r="H10" i="4"/>
+  <c r="G10" i="4"/>
+  <c r="F10" i="4"/>
+  <c r="D10" i="4" s="1"/>
+  <c r="E10" i="4"/>
+  <c r="K9" i="4"/>
+  <c r="J9" i="4"/>
+  <c r="I9" i="4"/>
+  <c r="H9" i="4"/>
+  <c r="G9" i="4"/>
+  <c r="F9" i="4"/>
+  <c r="D9" i="4" s="1"/>
+  <c r="E9" i="4"/>
+  <c r="K8" i="4"/>
+  <c r="K5" i="4" s="1"/>
+  <c r="J8" i="4"/>
+  <c r="J5" i="4" s="1"/>
+  <c r="I8" i="4"/>
+  <c r="H8" i="4"/>
+  <c r="G8" i="4"/>
+  <c r="G5" i="4" s="1"/>
+  <c r="F8" i="4"/>
+  <c r="E8" i="4"/>
+  <c r="K7" i="4"/>
+  <c r="J7" i="4"/>
+  <c r="I7" i="4"/>
+  <c r="H7" i="4"/>
+  <c r="G7" i="4"/>
+  <c r="F7" i="4"/>
+  <c r="E7" i="4"/>
+  <c r="D7" i="4" s="1"/>
+  <c r="K6" i="4"/>
+  <c r="J6" i="4"/>
+  <c r="I6" i="4"/>
+  <c r="H6" i="4"/>
+  <c r="G6" i="4"/>
+  <c r="F6" i="4"/>
+  <c r="F5" i="4" s="1"/>
+  <c r="E6" i="4"/>
+  <c r="D6" i="4" s="1"/>
+  <c r="I5" i="4"/>
+  <c r="E5" i="4"/>
+  <c r="D8" i="4" l="1"/>
+  <c r="H5" i="4"/>
+  <c r="D5" i="4" s="1"/>
+  <c r="K105" i="4"/>
+  <c r="K100" i="4"/>
+  <c r="K99" i="4" s="1"/>
+  <c r="D105" i="4"/>
+  <c r="D106" i="4"/>
+  <c r="D107" i="4"/>
+  <c r="F104" i="4"/>
+  <c r="G104" i="4"/>
+  <c r="H104" i="4"/>
+  <c r="I104" i="4"/>
+  <c r="J104" i="4"/>
+  <c r="K104" i="4"/>
+  <c r="E104" i="4"/>
+  <c r="F99" i="4"/>
+  <c r="G99" i="4"/>
+  <c r="H99" i="4"/>
+  <c r="I99" i="4"/>
+  <c r="J99" i="4"/>
+  <c r="E99" i="4"/>
+  <c r="F94" i="4"/>
+  <c r="G94" i="4"/>
+  <c r="H94" i="4"/>
+  <c r="I94" i="4"/>
+  <c r="J94" i="4"/>
+  <c r="K94" i="4"/>
+  <c r="E94" i="4"/>
+  <c r="D94" i="4" s="1"/>
+  <c r="F89" i="4"/>
+  <c r="G89" i="4"/>
+  <c r="H89" i="4"/>
+  <c r="I89" i="4"/>
+  <c r="J89" i="4"/>
+  <c r="K89" i="4"/>
+  <c r="E89" i="4"/>
+  <c r="F84" i="4"/>
+  <c r="G84" i="4"/>
+  <c r="H84" i="4"/>
+  <c r="I84" i="4"/>
+  <c r="J84" i="4"/>
+  <c r="K84" i="4"/>
+  <c r="E84" i="4"/>
+  <c r="F78" i="4"/>
+  <c r="G78" i="4"/>
+  <c r="H78" i="4"/>
+  <c r="I78" i="4"/>
+  <c r="J78" i="4"/>
+  <c r="K78" i="4"/>
+  <c r="E78" i="4"/>
+  <c r="E72" i="4"/>
+  <c r="F66" i="4"/>
+  <c r="G66" i="4"/>
+  <c r="H66" i="4"/>
+  <c r="I66" i="4"/>
+  <c r="J66" i="4"/>
+  <c r="K66" i="4"/>
+  <c r="E66" i="4"/>
+  <c r="F60" i="4"/>
+  <c r="G60" i="4"/>
+  <c r="H60" i="4"/>
+  <c r="I60" i="4"/>
+  <c r="J60" i="4"/>
+  <c r="K60" i="4"/>
+  <c r="E60" i="4"/>
   <c r="E53" i="4"/>
+  <c r="D53" i="4" s="1"/>
   <c r="E46" i="4"/>
-  <c r="D46" i="4" s="1"/>
   <c r="E39" i="4"/>
-  <c r="E32" i="4"/>
+  <c r="E33" i="4"/>
   <c r="E26" i="4"/>
   <c r="E19" i="4"/>
   <c r="E12" i="4"/>
-  <c r="E5" i="4"/>
-[...5 lines deleted...]
-  <c r="K65" i="4"/>
+  <c r="F72" i="4"/>
+  <c r="G72" i="4"/>
+  <c r="H72" i="4"/>
+  <c r="I72" i="4"/>
+  <c r="J72" i="4"/>
+  <c r="K72" i="4"/>
+  <c r="K53" i="4"/>
+  <c r="J53" i="4"/>
+  <c r="I53" i="4"/>
+  <c r="H53" i="4"/>
+  <c r="G53" i="4"/>
+  <c r="F53" i="4"/>
   <c r="K46" i="4"/>
   <c r="J46" i="4"/>
   <c r="I46" i="4"/>
   <c r="H46" i="4"/>
   <c r="G46" i="4"/>
   <c r="F46" i="4"/>
+  <c r="D46" i="4"/>
   <c r="K39" i="4"/>
   <c r="J39" i="4"/>
   <c r="I39" i="4"/>
   <c r="H39" i="4"/>
   <c r="G39" i="4"/>
   <c r="F39" i="4"/>
   <c r="D39" i="4"/>
-  <c r="K32" i="4"/>
-[...5 lines deleted...]
-  <c r="D32" i="4"/>
+  <c r="F33" i="4"/>
+  <c r="G33" i="4"/>
+  <c r="H33" i="4"/>
+  <c r="I33" i="4"/>
+  <c r="J33" i="4"/>
+  <c r="K33" i="4"/>
+  <c r="D33" i="4"/>
+  <c r="K26" i="4"/>
+  <c r="D26" i="4" s="1"/>
+  <c r="J26" i="4"/>
+  <c r="I26" i="4"/>
+  <c r="H26" i="4"/>
+  <c r="G26" i="4"/>
   <c r="F26" i="4"/>
-  <c r="G26" i="4"/>
-[...4 lines deleted...]
-  <c r="D26" i="4"/>
   <c r="K19" i="4"/>
-  <c r="D19" i="4" s="1"/>
   <c r="J19" i="4"/>
   <c r="I19" i="4"/>
   <c r="H19" i="4"/>
   <c r="G19" i="4"/>
   <c r="F19" i="4"/>
+  <c r="D19" i="4"/>
+  <c r="F12" i="4"/>
+  <c r="G12" i="4"/>
+  <c r="H12" i="4"/>
+  <c r="I12" i="4"/>
+  <c r="J12" i="4"/>
   <c r="K12" i="4"/>
-  <c r="J12" i="4"/>
-[...3 lines deleted...]
-  <c r="F12" i="4"/>
   <c r="D12" i="4"/>
-  <c r="F5" i="4"/>
-[...25 lines deleted...]
-  <c r="D36" i="4"/>
+  <c r="D99" i="4" l="1"/>
+  <c r="D104" i="4"/>
+  <c r="D84" i="4"/>
+  <c r="D78" i="4"/>
+  <c r="D89" i="4"/>
+  <c r="D72" i="4" l="1"/>
+  <c r="D16" i="4"/>
+  <c r="D17" i="4"/>
+  <c r="D15" i="4"/>
+  <c r="D61" i="4"/>
   <c r="D13" i="4"/>
-  <c r="D37" i="4"/>
-  <c r="D60" i="4"/>
+  <c r="D62" i="4"/>
   <c r="D14" i="4"/>
-  <c r="D38" i="4"/>
-[...4 lines deleted...]
-  <c r="D40" i="4"/>
   <c r="D63" i="4"/>
-  <c r="D17" i="4"/>
+  <c r="D18" i="4"/>
   <c r="D41" i="4"/>
   <c r="D64" i="4"/>
-  <c r="D83" i="4"/>
-  <c r="D18" i="4"/>
   <c r="D42" i="4"/>
-  <c r="D84" i="4"/>
+  <c r="D65" i="4"/>
   <c r="D43" i="4"/>
-  <c r="D66" i="4"/>
-  <c r="D85" i="4"/>
+  <c r="D20" i="4"/>
   <c r="D44" i="4"/>
   <c r="D67" i="4"/>
-  <c r="D86" i="4"/>
-  <c r="D20" i="4"/>
+  <c r="D21" i="4"/>
   <c r="D45" i="4"/>
   <c r="D68" i="4"/>
-  <c r="D21" i="4"/>
+  <c r="D22" i="4"/>
   <c r="D69" i="4"/>
-  <c r="D88" i="4"/>
-  <c r="D22" i="4"/>
+  <c r="D23" i="4"/>
   <c r="D47" i="4"/>
   <c r="D70" i="4"/>
-  <c r="D89" i="4"/>
-  <c r="D23" i="4"/>
+  <c r="D24" i="4"/>
   <c r="D48" i="4"/>
+  <c r="D71" i="4"/>
   <c r="D90" i="4"/>
-  <c r="D24" i="4"/>
+  <c r="D25" i="4"/>
   <c r="D49" i="4"/>
-  <c r="D72" i="4"/>
   <c r="D91" i="4"/>
-  <c r="D25" i="4"/>
   <c r="D50" i="4"/>
   <c r="D73" i="4"/>
+  <c r="D92" i="4"/>
   <c r="D51" i="4"/>
   <c r="D74" i="4"/>
   <c r="D93" i="4"/>
+  <c r="D27" i="4"/>
   <c r="D52" i="4"/>
   <c r="D75" i="4"/>
-  <c r="D94" i="4"/>
-  <c r="D27" i="4"/>
+  <c r="D28" i="4"/>
   <c r="D76" i="4"/>
   <c r="D95" i="4"/>
-  <c r="D28" i="4"/>
+  <c r="D29" i="4"/>
+  <c r="D54" i="4"/>
+  <c r="D77" i="4"/>
   <c r="D96" i="4"/>
-  <c r="D29" i="4"/>
-  <c r="D78" i="4"/>
   <c r="D30" i="4"/>
+  <c r="D55" i="4"/>
+  <c r="D97" i="4"/>
+  <c r="D31" i="4"/>
+  <c r="D56" i="4"/>
   <c r="D79" i="4"/>
-  <c r="D31" i="4"/>
+  <c r="D98" i="4"/>
+  <c r="D32" i="4"/>
+  <c r="D57" i="4"/>
   <c r="D80" i="4"/>
+  <c r="D58" i="4"/>
   <c r="D81" i="4"/>
-  <c r="D53" i="4" l="1"/>
+  <c r="D100" i="4"/>
   <c r="D59" i="4"/>
-  <c r="D33" i="4"/>
+  <c r="D82" i="4"/>
+  <c r="D101" i="4"/>
+  <c r="D34" i="4"/>
+  <c r="D83" i="4"/>
+  <c r="D102" i="4"/>
+  <c r="D35" i="4"/>
+  <c r="D103" i="4"/>
+  <c r="D36" i="4"/>
+  <c r="D85" i="4"/>
+  <c r="D37" i="4"/>
+  <c r="D86" i="4"/>
+  <c r="D38" i="4"/>
+  <c r="D87" i="4"/>
+  <c r="D88" i="4"/>
+  <c r="D60" i="4" l="1"/>
+  <c r="D66" i="4"/>
+  <c r="D40" i="4"/>
   <c r="N30" i="3"/>
   <c r="B17" i="3"/>
   <c r="J17" i="3" l="1"/>
   <c r="N4" i="3" l="1"/>
   <c r="M4" i="3"/>
   <c r="L4" i="3"/>
   <c r="K4" i="3"/>
   <c r="J4" i="3"/>
   <c r="I4" i="3"/>
   <c r="H4" i="3"/>
   <c r="G4" i="3"/>
   <c r="F4" i="3"/>
   <c r="E4" i="3"/>
   <c r="D4" i="3"/>
   <c r="C4" i="3"/>
   <c r="B4" i="3"/>
   <c r="N17" i="3"/>
   <c r="M17" i="3"/>
   <c r="L17" i="3"/>
   <c r="K17" i="3"/>
   <c r="I17" i="3"/>
   <c r="H17" i="3"/>
   <c r="G17" i="3"/>
   <c r="F17" i="3"/>
   <c r="E17" i="3"/>
@@ -297,51 +357,51 @@
   <c r="I43" i="3"/>
   <c r="H43" i="3"/>
   <c r="G43" i="3"/>
   <c r="F43" i="3"/>
   <c r="E43" i="3"/>
   <c r="D43" i="3"/>
   <c r="C43" i="3"/>
   <c r="B43" i="3"/>
   <c r="N56" i="3"/>
   <c r="M56" i="3"/>
   <c r="L56" i="3"/>
   <c r="K56" i="3"/>
   <c r="J56" i="3"/>
   <c r="I56" i="3"/>
   <c r="H56" i="3"/>
   <c r="G56" i="3"/>
   <c r="F56" i="3"/>
   <c r="E56" i="3"/>
   <c r="D56" i="3"/>
   <c r="C56" i="3"/>
   <c r="B56" i="3" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="45">
   <si>
     <t>Станом на</t>
   </si>
   <si>
     <t>1.Промисловість</t>
   </si>
   <si>
     <t>3.Сільгоспспоживачі</t>
   </si>
   <si>
     <t>4.Житлокомунгосп,</t>
   </si>
   <si>
     <t>8.Інші споживачі</t>
   </si>
   <si>
     <t>Станом на 01.01.2022</t>
   </si>
   <si>
     <t>Станом на 01.04.2022</t>
   </si>
   <si>
     <t>Станом на 01.07.2022</t>
   </si>
   <si>
@@ -433,50 +493,53 @@
   </si>
   <si>
     <t>Промис-ловість</t>
   </si>
   <si>
     <t>Сільгосп-споживачі</t>
   </si>
   <si>
     <t>Житло-комунгосп</t>
   </si>
   <si>
     <t>Населен-ня</t>
   </si>
   <si>
     <t>в тому числі по групам споживачів</t>
   </si>
   <si>
     <t>Укрзаліз-ниця</t>
   </si>
   <si>
     <t>в тому числі по роках виникнення</t>
   </si>
   <si>
     <t>Заборгованість за спожиту електроенергію споживачів ТОВ "ЕНЕРА ВІННИЦЯ" 
 за 2022-2025 роки за категоріями споживачів</t>
+  </si>
+  <si>
+    <t>Станом на 01.01.2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.000"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -1105,214 +1168,376 @@
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="4" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="4" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="19" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="20" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="20" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="21" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="2" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="22" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="2" borderId="22" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="2" borderId="23" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="5" borderId="34" xfId="1" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="29" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="30" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="26" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="31" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="30" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="33" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="32" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="28" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="27" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="5" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Звичайний" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 21" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///D:\DEVELOPMENT\!%20BILLING\!!!ENERA-SITE\_&#1047;&#1040;&#1071;&#1042;&#1050;&#1048;\2026-02-23%20(vin)\&#1041;&#1086;&#1088;&#1075;&#1080;%202021-2025+.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+  <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
+    <sheetNames>
+      <sheetName val="Період+"/>
+      <sheetName val="Період"/>
+      <sheetName val="Борг (ДТ)"/>
+    </sheetNames>
+    <sheetDataSet>
+      <sheetData sheetId="0"/>
+      <sheetData sheetId="1">
+        <row r="45">
+          <cell r="AI45">
+            <v>0</v>
+          </cell>
+          <cell r="AJ45">
+            <v>160.55099999999999</v>
+          </cell>
+          <cell r="AK45">
+            <v>69.203000000000003</v>
+          </cell>
+          <cell r="AL45">
+            <v>12.648999999999999</v>
+          </cell>
+          <cell r="AM45">
+            <v>45.350999999999999</v>
+          </cell>
+          <cell r="AN45">
+            <v>1917.8820000000001</v>
+          </cell>
+        </row>
+        <row r="46">
+          <cell r="AI46">
+            <v>0</v>
+          </cell>
+          <cell r="AJ46">
+            <v>0</v>
+          </cell>
+          <cell r="AK46">
+            <v>0</v>
+          </cell>
+          <cell r="AL46">
+            <v>0</v>
+          </cell>
+          <cell r="AM46">
+            <v>0</v>
+          </cell>
+          <cell r="AN46">
+            <v>4.2839999999999998</v>
+          </cell>
+        </row>
+        <row r="47">
+          <cell r="AI47">
+            <v>0</v>
+          </cell>
+          <cell r="AJ47">
+            <v>0</v>
+          </cell>
+          <cell r="AK47">
+            <v>0</v>
+          </cell>
+          <cell r="AL47">
+            <v>90.534000000000006</v>
+          </cell>
+          <cell r="AM47">
+            <v>118.25700000000001</v>
+          </cell>
+          <cell r="AN47">
+            <v>2648.6280000000002</v>
+          </cell>
+        </row>
+        <row r="48">
+          <cell r="AI48">
+            <v>0</v>
+          </cell>
+          <cell r="AJ48">
+            <v>341.65100000000001</v>
+          </cell>
+          <cell r="AK48">
+            <v>266.23700000000002</v>
+          </cell>
+          <cell r="AL48">
+            <v>1517.3219999999999</v>
+          </cell>
+          <cell r="AM48">
+            <v>34664.017999999996</v>
+          </cell>
+          <cell r="AN48">
+            <v>18732.164000000001</v>
+          </cell>
+        </row>
+        <row r="49">
+          <cell r="AI49">
+            <v>0</v>
+          </cell>
+          <cell r="AJ49">
+            <v>557.35900000000004</v>
+          </cell>
+          <cell r="AK49">
+            <v>1017.188</v>
+          </cell>
+          <cell r="AL49">
+            <v>0</v>
+          </cell>
+          <cell r="AM49">
+            <v>0</v>
+          </cell>
+          <cell r="AN49">
+            <v>15356.364</v>
+          </cell>
+        </row>
+        <row r="50">
+          <cell r="AI50">
+            <v>1933.777</v>
+          </cell>
+          <cell r="AJ50">
+            <v>2776.5740000000001</v>
+          </cell>
+          <cell r="AK50">
+            <v>3476.0839999999998</v>
+          </cell>
+          <cell r="AL50">
+            <v>5823.3609999999999</v>
+          </cell>
+          <cell r="AM50">
+            <v>7833.625</v>
+          </cell>
+          <cell r="AN50">
+            <v>406510.47399999999</v>
+          </cell>
+        </row>
+        <row r="51">
+          <cell r="AI51">
+            <v>0</v>
+          </cell>
+          <cell r="AJ51">
+            <v>203.95099999999999</v>
+          </cell>
+          <cell r="AK51">
+            <v>594.41099999999994</v>
+          </cell>
+          <cell r="AL51">
+            <v>37.816000000000003</v>
+          </cell>
+          <cell r="AM51">
+            <v>84.674000000000007</v>
+          </cell>
+          <cell r="AN51">
+            <v>45826.093000000001</v>
+          </cell>
+        </row>
+      </sheetData>
+      <sheetData sheetId="2"/>
+    </sheetDataSet>
+  </externalBook>
+</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1566,3474 +1791,3754 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L102"/>
+  <dimension ref="A1:L109"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="3" ySplit="11" topLeftCell="D12" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="D1" sqref="D1"/>
       <selection pane="bottomLeft" activeCell="A12" sqref="A12"/>
       <selection pane="bottomRight" activeCell="D12" sqref="D12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="10.7109375" customWidth="1"/>
     <col min="2" max="2" width="12.7109375" customWidth="1"/>
     <col min="3" max="3" width="6.42578125" customWidth="1"/>
     <col min="4" max="11" width="10.7109375" customWidth="1"/>
     <col min="12" max="12" width="3.7109375" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="44" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="73" t="s">
+    <row r="1" spans="1:11" s="41" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="77" t="s">
         <v>43</v>
       </c>
-      <c r="B1" s="73"/>
-[...20 lines deleted...]
-      <c r="K2" s="52" t="s">
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+    </row>
+    <row r="2" spans="1:11" s="41" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="42"/>
+      <c r="B2" s="43"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="K2" s="49" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="80"/>
-[...2 lines deleted...]
-      <c r="D3" s="78" t="s">
+      <c r="A3" s="82"/>
+      <c r="B3" s="83"/>
+      <c r="C3" s="84"/>
+      <c r="D3" s="80" t="s">
         <v>35</v>
       </c>
-      <c r="E3" s="76" t="s">
+      <c r="E3" s="78" t="s">
         <v>40</v>
       </c>
-      <c r="F3" s="76"/>
-[...4 lines deleted...]
-      <c r="K3" s="77"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="79"/>
     </row>
     <row r="4" spans="1:11" s="7" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="83"/>
-[...3 lines deleted...]
-      <c r="E4" s="42" t="s">
+      <c r="A4" s="85"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="87"/>
+      <c r="D4" s="81"/>
+      <c r="E4" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="F4" s="42" t="s">
+      <c r="F4" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="G4" s="42" t="s">
+      <c r="G4" s="40" t="s">
         <v>37</v>
       </c>
-      <c r="H4" s="42" t="s">
+      <c r="H4" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="I4" s="42" t="s">
+      <c r="I4" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="J4" s="42" t="s">
+      <c r="J4" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="K4" s="53" t="s">
+      <c r="K4" s="50" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="5" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B5" s="63" t="s">
+    <row r="5" spans="1:11" s="7" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="65" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="C5" s="64"/>
-      <c r="D5" s="50">
+      <c r="C5" s="68"/>
+      <c r="D5" s="47">
         <f>SUM(E5:K5)</f>
-        <v>576465.40700000001</v>
-[...1 lines deleted...]
-      <c r="E5" s="50">
+        <v>552620.48199999996</v>
+      </c>
+      <c r="E5" s="47">
         <f>SUM(E6:E11)</f>
-        <v>1725.355</v>
-[...1 lines deleted...]
-      <c r="F5" s="50">
+        <v>2205.636</v>
+      </c>
+      <c r="F5" s="47">
         <f t="shared" ref="F5:K5" si="0">SUM(F6:F11)</f>
-        <v>3.2130000000000001</v>
-[...1 lines deleted...]
-      <c r="G5" s="50">
+        <v>4.2839999999999998</v>
+      </c>
+      <c r="G5" s="47">
         <f t="shared" si="0"/>
-        <v>2118.4650000000001</v>
-[...1 lines deleted...]
-      <c r="H5" s="50">
+        <v>2857.4190000000003</v>
+      </c>
+      <c r="H5" s="47">
         <f t="shared" si="0"/>
-        <v>59614.594999999994</v>
-[...1 lines deleted...]
-      <c r="I5" s="50">
+        <v>55521.392</v>
+      </c>
+      <c r="I5" s="47">
         <f t="shared" si="0"/>
-        <v>27530.649000000001</v>
-[...1 lines deleted...]
-      <c r="J5" s="50">
+        <v>16930.911</v>
+      </c>
+      <c r="J5" s="47">
         <f t="shared" si="0"/>
-        <v>441199.93200000003</v>
-[...1 lines deleted...]
-      <c r="K5" s="51">
+        <v>428353.89499999996</v>
+      </c>
+      <c r="K5" s="48">
         <f t="shared" si="0"/>
-        <v>44273.197999999997</v>
+        <v>46746.945</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="75"/>
+      <c r="A6" s="66"/>
       <c r="B6" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C6" s="43">
+      <c r="C6" s="61">
         <v>2025</v>
       </c>
-      <c r="D6" s="47">
-[...22 lines deleted...]
-        <v>43290.5</v>
+      <c r="D6" s="44">
+        <f t="shared" ref="D6:D11" si="1">SUM(E6:K6)</f>
+        <v>490995.88899999997</v>
+      </c>
+      <c r="E6" s="45">
+        <f>[1]Період!AN45</f>
+        <v>1917.8820000000001</v>
+      </c>
+      <c r="F6" s="45">
+        <f>[1]Період!AN46</f>
+        <v>4.2839999999999998</v>
+      </c>
+      <c r="G6" s="46">
+        <f>[1]Період!AN47</f>
+        <v>2648.6280000000002</v>
+      </c>
+      <c r="H6" s="46">
+        <f>[1]Період!AN48</f>
+        <v>18732.164000000001</v>
+      </c>
+      <c r="I6" s="46">
+        <f>[1]Період!AN49</f>
+        <v>15356.364</v>
+      </c>
+      <c r="J6" s="46">
+        <f>[1]Період!AN50</f>
+        <v>406510.47399999999</v>
+      </c>
+      <c r="K6" s="51">
+        <f>[1]Період!AN51</f>
+        <v>45826.093000000001</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="75"/>
+      <c r="A7" s="66"/>
       <c r="B7" s="70"/>
-      <c r="C7" s="40">
+      <c r="C7" s="62">
         <v>2024</v>
       </c>
       <c r="D7" s="29">
         <f t="shared" si="1"/>
-        <v>44424.256999999991</v>
+        <v>42745.924999999996</v>
       </c>
       <c r="E7" s="30">
+        <f>[1]Період!AM45</f>
         <v>45.350999999999999</v>
       </c>
-      <c r="F7" s="30">
-[...2 lines deleted...]
-      <c r="G7" s="31">
+      <c r="F7" s="45">
+        <f>[1]Період!AM46</f>
+        <v>0</v>
+      </c>
+      <c r="G7" s="46">
+        <f>[1]Період!AM47</f>
         <v>118.25700000000001</v>
       </c>
-      <c r="H7" s="31">
+      <c r="H7" s="46">
+        <f>[1]Період!AM48</f>
         <v>34664.017999999996</v>
       </c>
-      <c r="I7" s="31">
-[...6 lines deleted...]
-        <v>146.52000000000001</v>
+      <c r="I7" s="46">
+        <f>[1]Період!AM49</f>
+        <v>0</v>
+      </c>
+      <c r="J7" s="46">
+        <f>[1]Період!AM50</f>
+        <v>7833.625</v>
+      </c>
+      <c r="K7" s="51">
+        <f>[1]Період!AM51</f>
+        <v>84.674000000000007</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="75"/>
+      <c r="A8" s="66"/>
       <c r="B8" s="70"/>
-      <c r="C8" s="40">
+      <c r="C8" s="62">
         <v>2023</v>
       </c>
       <c r="D8" s="29">
         <f t="shared" si="1"/>
-        <v>8176.9279999999999</v>
+        <v>7481.6819999999998</v>
       </c>
       <c r="E8" s="30">
+        <f>[1]Період!AL45</f>
         <v>12.648999999999999</v>
       </c>
-      <c r="F8" s="30">
-[...2 lines deleted...]
-      <c r="G8" s="31">
+      <c r="F8" s="45">
+        <f>[1]Період!AL46</f>
+        <v>0</v>
+      </c>
+      <c r="G8" s="46">
+        <f>[1]Період!AL47</f>
         <v>90.534000000000006</v>
       </c>
-      <c r="H8" s="31">
+      <c r="H8" s="46">
+        <f>[1]Період!AL48</f>
         <v>1517.3219999999999</v>
       </c>
-      <c r="I8" s="31">
-[...5 lines deleted...]
-      <c r="K8" s="55">
+      <c r="I8" s="46">
+        <f>[1]Період!AL49</f>
+        <v>0</v>
+      </c>
+      <c r="J8" s="46">
+        <f>[1]Період!AL50</f>
+        <v>5823.3609999999999</v>
+      </c>
+      <c r="K8" s="51">
+        <f>[1]Період!AL51</f>
         <v>37.816000000000003</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="75"/>
+      <c r="A9" s="66"/>
       <c r="B9" s="70"/>
-      <c r="C9" s="40">
+      <c r="C9" s="62">
         <v>2022</v>
       </c>
       <c r="D9" s="29">
         <f t="shared" si="1"/>
-        <v>5663.9400000000005</v>
+        <v>5423.1229999999996</v>
       </c>
       <c r="E9" s="30">
+        <f>[1]Період!AK45</f>
         <v>69.203000000000003</v>
       </c>
       <c r="F9" s="30">
-        <v>0</v>
-[...4 lines deleted...]
-      <c r="H9" s="31">
+        <f>[1]Період!AK46</f>
+        <v>0</v>
+      </c>
+      <c r="G9" s="46">
+        <f>[1]Період!AK47</f>
+        <v>0</v>
+      </c>
+      <c r="H9" s="46">
+        <f>[1]Період!AK48</f>
         <v>266.23700000000002</v>
       </c>
-      <c r="I9" s="31">
-[...5 lines deleted...]
-      <c r="K9" s="55">
+      <c r="I9" s="46">
+        <f>[1]Період!AK49</f>
+        <v>1017.188</v>
+      </c>
+      <c r="J9" s="46">
+        <f>[1]Період!AK50</f>
+        <v>3476.0839999999998</v>
+      </c>
+      <c r="K9" s="51">
+        <f>[1]Період!AK51</f>
         <v>594.41099999999994</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="75"/>
+      <c r="A10" s="66"/>
       <c r="B10" s="70"/>
-      <c r="C10" s="40">
+      <c r="C10" s="62">
         <v>2021</v>
       </c>
       <c r="D10" s="29">
         <f t="shared" si="1"/>
-        <v>4179.4989999999998</v>
+        <v>4040.0860000000002</v>
       </c>
       <c r="E10" s="30">
+        <f>[1]Період!AJ45</f>
         <v>160.55099999999999</v>
       </c>
-      <c r="F10" s="30">
-[...5 lines deleted...]
-      <c r="H10" s="31">
+      <c r="F10" s="45">
+        <f>[1]Період!AJ46</f>
+        <v>0</v>
+      </c>
+      <c r="G10" s="46">
+        <f>[1]Період!AJ47</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="46">
+        <f>[1]Період!AJ48</f>
         <v>341.65100000000001</v>
       </c>
-      <c r="I10" s="31">
+      <c r="I10" s="46">
+        <f>[1]Період!AJ49</f>
         <v>557.35900000000004</v>
       </c>
-      <c r="J10" s="31">
-[...2 lines deleted...]
-      <c r="K10" s="55">
+      <c r="J10" s="46">
+        <f>[1]Період!AJ50</f>
+        <v>2776.5740000000001</v>
+      </c>
+      <c r="K10" s="51">
+        <f>[1]Період!AJ51</f>
         <v>203.95099999999999</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="75"/>
+      <c r="A11" s="66"/>
       <c r="B11" s="70"/>
-      <c r="C11" s="40">
+      <c r="C11" s="62">
         <v>2020</v>
       </c>
       <c r="D11" s="29">
         <f t="shared" si="1"/>
-        <v>2054.8330000000001</v>
+        <v>1933.777</v>
       </c>
       <c r="E11" s="30">
-        <v>0</v>
-[...16 lines deleted...]
-      <c r="K11" s="55">
+        <f>[1]Період!AI45</f>
+        <v>0</v>
+      </c>
+      <c r="F11" s="45">
+        <f>[1]Період!AI46</f>
+        <v>0</v>
+      </c>
+      <c r="G11" s="46">
+        <f>[1]Період!AI47</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="46">
+        <f>[1]Період!AI48</f>
+        <v>0</v>
+      </c>
+      <c r="I11" s="46">
+        <f>[1]Період!AI49</f>
+        <v>0</v>
+      </c>
+      <c r="J11" s="46">
+        <f>[1]Період!AI50</f>
+        <v>1933.777</v>
+      </c>
+      <c r="K11" s="51">
+        <f>[1]Період!AI51</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="65" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="B12" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="B12" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="C12" s="64"/>
-      <c r="D12" s="50">
+      <c r="C12" s="68"/>
+      <c r="D12" s="47">
         <f>SUM(E12:K12)</f>
-        <v>583635.65500000003</v>
-[...1 lines deleted...]
-      <c r="E12" s="50">
+        <v>576465.40700000001</v>
+      </c>
+      <c r="E12" s="47">
         <f>SUM(E13:E18)</f>
-        <v>1750.3889999999997</v>
-[...23 lines deleted...]
-        <v>35882.619000000006</v>
+        <v>1725.355</v>
+      </c>
+      <c r="F12" s="47">
+        <f t="shared" ref="F12:K12" si="2">SUM(F13:F18)</f>
+        <v>3.2130000000000001</v>
+      </c>
+      <c r="G12" s="47">
+        <f t="shared" si="2"/>
+        <v>2118.4650000000001</v>
+      </c>
+      <c r="H12" s="47">
+        <f t="shared" si="2"/>
+        <v>59614.594999999994</v>
+      </c>
+      <c r="I12" s="47">
+        <f t="shared" si="2"/>
+        <v>27530.649000000001</v>
+      </c>
+      <c r="J12" s="47">
+        <f t="shared" si="2"/>
+        <v>441199.93200000003</v>
+      </c>
+      <c r="K12" s="48">
+        <f t="shared" si="2"/>
+        <v>44273.197999999997</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A13" s="66"/>
       <c r="B13" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C13" s="43">
+      <c r="C13" s="61">
         <v>2025</v>
       </c>
-      <c r="D13" s="29">
-[...22 lines deleted...]
-        <v>34810.346000000005</v>
+      <c r="D13" s="44">
+        <f t="shared" ref="D13:D32" si="3">SUM(E13:K13)</f>
+        <v>511965.95</v>
+      </c>
+      <c r="E13" s="45">
+        <v>1437.6010000000001</v>
+      </c>
+      <c r="F13" s="45">
+        <v>3.2130000000000001</v>
+      </c>
+      <c r="G13" s="46">
+        <v>1909.674</v>
+      </c>
+      <c r="H13" s="46">
+        <v>22825.366999999998</v>
+      </c>
+      <c r="I13" s="46">
+        <v>25806.934000000001</v>
+      </c>
+      <c r="J13" s="46">
+        <v>416692.66100000002</v>
+      </c>
+      <c r="K13" s="51">
+        <v>43290.5</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="66"/>
       <c r="B14" s="70"/>
-      <c r="C14" s="40">
+      <c r="C14" s="62">
         <v>2024</v>
       </c>
       <c r="D14" s="29">
-        <f t="shared" si="1"/>
-        <v>48370.49</v>
+        <f t="shared" si="3"/>
+        <v>44424.256999999991</v>
       </c>
       <c r="E14" s="30">
         <v>45.350999999999999</v>
       </c>
-      <c r="F14" s="33">
+      <c r="F14" s="30">
         <v>0</v>
       </c>
       <c r="G14" s="31">
         <v>118.25700000000001</v>
       </c>
       <c r="H14" s="31">
-        <v>34725.07</v>
+        <v>34664.017999999996</v>
       </c>
       <c r="I14" s="31">
         <v>149.17400000000001</v>
       </c>
       <c r="J14" s="31">
-        <v>13096.543</v>
-[...2 lines deleted...]
-        <v>236.095</v>
+        <v>9300.9369999999999</v>
+      </c>
+      <c r="K14" s="52">
+        <v>146.52000000000001</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A15" s="66"/>
       <c r="B15" s="70"/>
-      <c r="C15" s="40">
+      <c r="C15" s="62">
         <v>2023</v>
       </c>
       <c r="D15" s="29">
-        <f t="shared" si="1"/>
-        <v>8850.9830000000002</v>
+        <f t="shared" si="3"/>
+        <v>8176.9279999999999</v>
       </c>
       <c r="E15" s="30">
         <v>12.648999999999999</v>
       </c>
-      <c r="F15" s="33">
+      <c r="F15" s="30">
         <v>0</v>
       </c>
       <c r="G15" s="31">
         <v>90.534000000000006</v>
       </c>
       <c r="H15" s="31">
         <v>1517.3219999999999</v>
       </c>
-      <c r="I15" s="32">
+      <c r="I15" s="31">
         <v>0</v>
       </c>
       <c r="J15" s="31">
-        <v>7192.6620000000003</v>
-[...1 lines deleted...]
-      <c r="K15" s="55">
+        <v>6518.607</v>
+      </c>
+      <c r="K15" s="52">
         <v>37.816000000000003</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="66"/>
       <c r="B16" s="70"/>
-      <c r="C16" s="40">
+      <c r="C16" s="62">
         <v>2022</v>
       </c>
       <c r="D16" s="29">
-        <f t="shared" si="1"/>
-        <v>6039.9809999999998</v>
+        <f t="shared" si="3"/>
+        <v>5663.9400000000005</v>
       </c>
       <c r="E16" s="30">
         <v>69.203000000000003</v>
       </c>
-      <c r="F16" s="33">
-[...2 lines deleted...]
-      <c r="G16" s="32">
+      <c r="F16" s="30">
+        <v>0</v>
+      </c>
+      <c r="G16" s="31">
         <v>0</v>
       </c>
       <c r="H16" s="31">
         <v>266.23700000000002</v>
       </c>
       <c r="I16" s="31">
-        <v>1017.188</v>
+        <v>1017.182</v>
       </c>
       <c r="J16" s="31">
-        <v>4092.942</v>
-[...1 lines deleted...]
-      <c r="K16" s="55">
+        <v>3716.9070000000002</v>
+      </c>
+      <c r="K16" s="52">
         <v>594.41099999999994</v>
       </c>
     </row>
     <row r="17" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A17" s="66"/>
       <c r="B17" s="70"/>
-      <c r="C17" s="40">
+      <c r="C17" s="62">
         <v>2021</v>
       </c>
       <c r="D17" s="29">
-        <f t="shared" si="1"/>
-        <v>4361.4780000000001</v>
+        <f t="shared" si="3"/>
+        <v>4179.4989999999998</v>
       </c>
       <c r="E17" s="30">
         <v>160.55099999999999</v>
       </c>
-      <c r="F17" s="33">
-[...2 lines deleted...]
-      <c r="G17" s="32">
+      <c r="F17" s="30">
+        <v>0</v>
+      </c>
+      <c r="G17" s="31">
         <v>0</v>
       </c>
       <c r="H17" s="31">
         <v>341.65100000000001</v>
       </c>
       <c r="I17" s="31">
         <v>557.35900000000004</v>
       </c>
       <c r="J17" s="31">
-        <v>3097.9659999999999</v>
-[...1 lines deleted...]
-      <c r="K17" s="55">
+        <v>2915.9870000000001</v>
+      </c>
+      <c r="K17" s="52">
         <v>203.95099999999999</v>
       </c>
     </row>
     <row r="18" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A18" s="66"/>
       <c r="B18" s="70"/>
-      <c r="C18" s="40">
+      <c r="C18" s="62">
         <v>2020</v>
       </c>
       <c r="D18" s="29">
-        <f t="shared" si="1"/>
-[...14 lines deleted...]
-      <c r="I18" s="32">
+        <f t="shared" si="3"/>
+        <v>2054.8330000000001</v>
+      </c>
+      <c r="E18" s="30">
+        <v>0</v>
+      </c>
+      <c r="F18" s="30">
+        <v>0</v>
+      </c>
+      <c r="G18" s="31">
+        <v>0</v>
+      </c>
+      <c r="H18" s="31">
+        <v>0</v>
+      </c>
+      <c r="I18" s="31">
         <v>0</v>
       </c>
       <c r="J18" s="31">
-        <v>2198.2620000000002</v>
-[...1 lines deleted...]
-      <c r="K18" s="56">
+        <v>2054.8330000000001</v>
+      </c>
+      <c r="K18" s="52">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="65" t="s">
-[...2 lines deleted...]
-      <c r="B19" s="63" t="s">
+      <c r="A19" s="71" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="C19" s="64"/>
-      <c r="D19" s="50">
+      <c r="C19" s="68"/>
+      <c r="D19" s="47">
         <f>SUM(E19:K19)</f>
-        <v>673396.94799999997</v>
-[...1 lines deleted...]
-      <c r="E19" s="50">
+        <v>583635.65500000003</v>
+      </c>
+      <c r="E19" s="47">
         <f>SUM(E20:E25)</f>
-        <v>2173.0479999999998</v>
-[...23 lines deleted...]
-        <v>45421.946000000004</v>
+        <v>1750.3889999999997</v>
+      </c>
+      <c r="F19" s="47">
+        <f t="shared" ref="F19" si="4">SUM(F20:F25)</f>
+        <v>0</v>
+      </c>
+      <c r="G19" s="47">
+        <f t="shared" ref="G19" si="5">SUM(G20:G25)</f>
+        <v>2289.413</v>
+      </c>
+      <c r="H19" s="47">
+        <f t="shared" ref="H19" si="6">SUM(H20:H25)</f>
+        <v>61668.238999999994</v>
+      </c>
+      <c r="I19" s="47">
+        <f t="shared" ref="I19" si="7">SUM(I20:I25)</f>
+        <v>28945.104999999996</v>
+      </c>
+      <c r="J19" s="47">
+        <f t="shared" ref="J19" si="8">SUM(J20:J25)</f>
+        <v>453099.89</v>
+      </c>
+      <c r="K19" s="48">
+        <f t="shared" ref="K19" si="9">SUM(K20:K25)</f>
+        <v>35882.619000000006</v>
       </c>
     </row>
     <row r="20" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="66"/>
+      <c r="A20" s="72"/>
       <c r="B20" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C20" s="43">
+      <c r="C20" s="61">
         <v>2025</v>
       </c>
       <c r="D20" s="29">
-        <f t="shared" si="1"/>
-        <v>586736.38699999999</v>
+        <f t="shared" si="3"/>
+        <v>513814.46100000001</v>
       </c>
       <c r="E20" s="30">
-        <v>1870.395</v>
+        <v>1462.635</v>
       </c>
       <c r="F20" s="33">
         <v>0</v>
       </c>
       <c r="G20" s="31">
-        <v>2372.6840000000002</v>
+        <v>2080.6219999999998</v>
       </c>
       <c r="H20" s="31">
-        <v>24323.762000000002</v>
+        <v>24817.958999999999</v>
       </c>
       <c r="I20" s="31">
-        <v>54694.173999999999</v>
+        <v>27221.383999999998</v>
       </c>
       <c r="J20" s="31">
-        <v>460010.19699999999</v>
-[...2 lines deleted...]
-        <v>43465.175000000003</v>
+        <v>423421.51500000001</v>
+      </c>
+      <c r="K20" s="52">
+        <v>34810.346000000005</v>
       </c>
     </row>
     <row r="21" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="66"/>
+      <c r="A21" s="72"/>
       <c r="B21" s="70"/>
-      <c r="C21" s="40">
+      <c r="C21" s="62">
         <v>2024</v>
       </c>
       <c r="D21" s="29">
-        <f t="shared" si="1"/>
-        <v>64840.944999999992</v>
+        <f t="shared" si="3"/>
+        <v>48370.49</v>
       </c>
       <c r="E21" s="30">
-        <v>60.25</v>
+        <v>45.350999999999999</v>
       </c>
       <c r="F21" s="33">
         <v>0</v>
       </c>
       <c r="G21" s="31">
-        <v>119.994</v>
+        <v>118.25700000000001</v>
       </c>
       <c r="H21" s="31">
-        <v>34961.377999999997</v>
+        <v>34725.07</v>
       </c>
       <c r="I21" s="31">
-        <v>180.846</v>
+        <v>149.17400000000001</v>
       </c>
       <c r="J21" s="31">
-        <v>28404.93</v>
-[...2 lines deleted...]
-        <v>1113.547</v>
+        <v>13096.543</v>
+      </c>
+      <c r="K21" s="52">
+        <v>236.095</v>
       </c>
     </row>
     <row r="22" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="66"/>
+      <c r="A22" s="72"/>
       <c r="B22" s="70"/>
-      <c r="C22" s="40">
+      <c r="C22" s="62">
         <v>2023</v>
       </c>
       <c r="D22" s="29">
-        <f t="shared" si="1"/>
-        <v>9633.3080000000009</v>
+        <f t="shared" si="3"/>
+        <v>8850.9830000000002</v>
       </c>
       <c r="E22" s="30">
         <v>12.648999999999999</v>
       </c>
       <c r="F22" s="33">
         <v>0</v>
       </c>
       <c r="G22" s="31">
         <v>90.534000000000006</v>
       </c>
       <c r="H22" s="31">
         <v>1517.3219999999999</v>
       </c>
       <c r="I22" s="32">
         <v>0</v>
       </c>
       <c r="J22" s="31">
-        <v>7974.9870000000001</v>
-[...1 lines deleted...]
-      <c r="K22" s="55">
+        <v>7192.6620000000003</v>
+      </c>
+      <c r="K22" s="52">
         <v>37.816000000000003</v>
       </c>
     </row>
     <row r="23" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="66"/>
+      <c r="A23" s="72"/>
       <c r="B23" s="70"/>
-      <c r="C23" s="40">
+      <c r="C23" s="62">
         <v>2022</v>
       </c>
       <c r="D23" s="29">
-        <f t="shared" si="1"/>
-        <v>5374.9610000000011</v>
+        <f t="shared" si="3"/>
+        <v>6039.9809999999998</v>
       </c>
       <c r="E23" s="30">
         <v>69.203000000000003</v>
       </c>
       <c r="F23" s="33">
         <v>0</v>
       </c>
       <c r="G23" s="32">
         <v>0</v>
       </c>
       <c r="H23" s="31">
         <v>266.23700000000002</v>
       </c>
-      <c r="I23" s="32">
-        <v>0</v>
+      <c r="I23" s="31">
+        <v>1017.188</v>
       </c>
       <c r="J23" s="31">
-        <v>4438.0640000000003</v>
-[...2 lines deleted...]
-        <v>601.45699999999999</v>
+        <v>4092.942</v>
+      </c>
+      <c r="K23" s="52">
+        <v>594.41099999999994</v>
       </c>
     </row>
     <row r="24" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="66"/>
+      <c r="A24" s="72"/>
       <c r="B24" s="70"/>
-      <c r="C24" s="40">
+      <c r="C24" s="62">
         <v>2021</v>
       </c>
       <c r="D24" s="29">
-        <f t="shared" si="1"/>
-        <v>4540.6060000000007</v>
+        <f t="shared" si="3"/>
+        <v>4361.4780000000001</v>
       </c>
       <c r="E24" s="30">
         <v>160.55099999999999</v>
       </c>
       <c r="F24" s="33">
         <v>0</v>
       </c>
       <c r="G24" s="32">
         <v>0</v>
       </c>
       <c r="H24" s="31">
         <v>341.65100000000001</v>
       </c>
       <c r="I24" s="31">
         <v>557.35900000000004</v>
       </c>
       <c r="J24" s="31">
-        <v>3277.0940000000001</v>
-[...1 lines deleted...]
-      <c r="K24" s="55">
+        <v>3097.9659999999999</v>
+      </c>
+      <c r="K24" s="52">
         <v>203.95099999999999</v>
       </c>
     </row>
     <row r="25" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="66"/>
+      <c r="A25" s="72"/>
       <c r="B25" s="70"/>
-      <c r="C25" s="40">
+      <c r="C25" s="62">
         <v>2020</v>
       </c>
       <c r="D25" s="29">
-        <f t="shared" si="1"/>
-        <v>2270.741</v>
+        <f t="shared" si="3"/>
+        <v>2198.2620000000002</v>
       </c>
       <c r="E25" s="33">
         <v>0</v>
       </c>
       <c r="F25" s="33">
         <v>0</v>
       </c>
       <c r="G25" s="32">
         <v>0</v>
       </c>
       <c r="H25" s="32">
         <v>0</v>
       </c>
       <c r="I25" s="32">
         <v>0</v>
       </c>
       <c r="J25" s="31">
-        <v>2270.741</v>
-[...1 lines deleted...]
-      <c r="K25" s="56">
+        <v>2198.2620000000002</v>
+      </c>
+      <c r="K25" s="53">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="65" t="s">
-[...2 lines deleted...]
-      <c r="B26" s="63" t="s">
+      <c r="A26" s="71" t="s">
+        <v>28</v>
+      </c>
+      <c r="B26" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="C26" s="64"/>
-      <c r="D26" s="50">
+      <c r="C26" s="68"/>
+      <c r="D26" s="47">
         <f>SUM(E26:K26)</f>
-        <v>627295.80099999986</v>
-[...27 lines deleted...]
-        <v>45309.042999999998</v>
+        <v>673396.94799999997</v>
+      </c>
+      <c r="E26" s="47">
+        <f>SUM(E27:E32)</f>
+        <v>2173.0479999999998</v>
+      </c>
+      <c r="F26" s="47">
+        <f t="shared" ref="F26" si="10">SUM(F27:F32)</f>
+        <v>0</v>
+      </c>
+      <c r="G26" s="47">
+        <f t="shared" ref="G26" si="11">SUM(G27:G32)</f>
+        <v>2583.2120000000004</v>
+      </c>
+      <c r="H26" s="47">
+        <f t="shared" ref="H26" si="12">SUM(H27:H32)</f>
+        <v>61410.35</v>
+      </c>
+      <c r="I26" s="47">
+        <f t="shared" ref="I26" si="13">SUM(I27:I32)</f>
+        <v>55432.378999999994</v>
+      </c>
+      <c r="J26" s="47">
+        <f t="shared" ref="J26" si="14">SUM(J27:J32)</f>
+        <v>506376.01299999998</v>
+      </c>
+      <c r="K26" s="48">
+        <f t="shared" ref="K26" si="15">SUM(K27:K32)</f>
+        <v>45421.946000000004</v>
       </c>
     </row>
     <row r="27" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="66"/>
+      <c r="A27" s="72"/>
       <c r="B27" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C27" s="43">
+      <c r="C27" s="61">
+        <v>2025</v>
+      </c>
+      <c r="D27" s="29">
+        <f t="shared" si="3"/>
+        <v>586736.38699999999</v>
+      </c>
+      <c r="E27" s="30">
+        <v>1870.395</v>
+      </c>
+      <c r="F27" s="33">
+        <v>0</v>
+      </c>
+      <c r="G27" s="31">
+        <v>2372.6840000000002</v>
+      </c>
+      <c r="H27" s="31">
+        <v>24323.762000000002</v>
+      </c>
+      <c r="I27" s="31">
+        <v>54694.173999999999</v>
+      </c>
+      <c r="J27" s="31">
+        <v>460010.19699999999</v>
+      </c>
+      <c r="K27" s="52">
+        <v>43465.175000000003</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="72"/>
+      <c r="B28" s="70"/>
+      <c r="C28" s="62">
         <v>2024</v>
       </c>
-      <c r="D27" s="29">
-        <f>SUM(E27,G27:H27,I27:K27)</f>
+      <c r="D28" s="29">
+        <f t="shared" si="3"/>
+        <v>64840.944999999992</v>
+      </c>
+      <c r="E28" s="30">
+        <v>60.25</v>
+      </c>
+      <c r="F28" s="33">
+        <v>0</v>
+      </c>
+      <c r="G28" s="31">
+        <v>119.994</v>
+      </c>
+      <c r="H28" s="31">
+        <v>34961.377999999997</v>
+      </c>
+      <c r="I28" s="31">
+        <v>180.846</v>
+      </c>
+      <c r="J28" s="31">
+        <v>28404.93</v>
+      </c>
+      <c r="K28" s="52">
+        <v>1113.547</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="72"/>
+      <c r="B29" s="70"/>
+      <c r="C29" s="62">
+        <v>2023</v>
+      </c>
+      <c r="D29" s="29">
+        <f t="shared" si="3"/>
+        <v>9633.3080000000009</v>
+      </c>
+      <c r="E29" s="30">
+        <v>12.648999999999999</v>
+      </c>
+      <c r="F29" s="33">
+        <v>0</v>
+      </c>
+      <c r="G29" s="31">
+        <v>90.534000000000006</v>
+      </c>
+      <c r="H29" s="31">
+        <v>1517.3219999999999</v>
+      </c>
+      <c r="I29" s="32">
+        <v>0</v>
+      </c>
+      <c r="J29" s="31">
+        <v>7974.9870000000001</v>
+      </c>
+      <c r="K29" s="52">
+        <v>37.816000000000003</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="72"/>
+      <c r="B30" s="70"/>
+      <c r="C30" s="62">
+        <v>2022</v>
+      </c>
+      <c r="D30" s="29">
+        <f t="shared" si="3"/>
+        <v>5374.9610000000011</v>
+      </c>
+      <c r="E30" s="30">
+        <v>69.203000000000003</v>
+      </c>
+      <c r="F30" s="33">
+        <v>0</v>
+      </c>
+      <c r="G30" s="32">
+        <v>0</v>
+      </c>
+      <c r="H30" s="31">
+        <v>266.23700000000002</v>
+      </c>
+      <c r="I30" s="32">
+        <v>0</v>
+      </c>
+      <c r="J30" s="31">
+        <v>4438.0640000000003</v>
+      </c>
+      <c r="K30" s="52">
+        <v>601.45699999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="72"/>
+      <c r="B31" s="70"/>
+      <c r="C31" s="62">
+        <v>2021</v>
+      </c>
+      <c r="D31" s="29">
+        <f t="shared" si="3"/>
+        <v>4540.6060000000007</v>
+      </c>
+      <c r="E31" s="30">
+        <v>160.55099999999999</v>
+      </c>
+      <c r="F31" s="33">
+        <v>0</v>
+      </c>
+      <c r="G31" s="32">
+        <v>0</v>
+      </c>
+      <c r="H31" s="31">
+        <v>341.65100000000001</v>
+      </c>
+      <c r="I31" s="31">
+        <v>557.35900000000004</v>
+      </c>
+      <c r="J31" s="31">
+        <v>3277.0940000000001</v>
+      </c>
+      <c r="K31" s="52">
+        <v>203.95099999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="72"/>
+      <c r="B32" s="70"/>
+      <c r="C32" s="62">
+        <v>2020</v>
+      </c>
+      <c r="D32" s="29">
+        <f t="shared" si="3"/>
+        <v>2270.741</v>
+      </c>
+      <c r="E32" s="33">
+        <v>0</v>
+      </c>
+      <c r="F32" s="33">
+        <v>0</v>
+      </c>
+      <c r="G32" s="32">
+        <v>0</v>
+      </c>
+      <c r="H32" s="32">
+        <v>0</v>
+      </c>
+      <c r="I32" s="32">
+        <v>0</v>
+      </c>
+      <c r="J32" s="31">
+        <v>2270.741</v>
+      </c>
+      <c r="K32" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="71" t="s">
+        <v>27</v>
+      </c>
+      <c r="B33" s="67" t="s">
+        <v>10</v>
+      </c>
+      <c r="C33" s="68"/>
+      <c r="D33" s="47">
+        <f>SUM(E33:K33)</f>
+        <v>627295.80099999986</v>
+      </c>
+      <c r="E33" s="47">
+        <f>SUM(E34:E38)</f>
+        <v>3169.4139999999998</v>
+      </c>
+      <c r="F33" s="47">
+        <f t="shared" ref="F33:K33" si="16">SUM(F34:F38)</f>
+        <v>0</v>
+      </c>
+      <c r="G33" s="47">
+        <f t="shared" si="16"/>
+        <v>2746.2740000000003</v>
+      </c>
+      <c r="H33" s="47">
+        <f t="shared" si="16"/>
+        <v>56211.420000000006</v>
+      </c>
+      <c r="I33" s="47">
+        <f t="shared" si="16"/>
+        <v>8245.8259999999991</v>
+      </c>
+      <c r="J33" s="47">
+        <f t="shared" si="16"/>
+        <v>511613.82399999996</v>
+      </c>
+      <c r="K33" s="48">
+        <f t="shared" si="16"/>
+        <v>45309.042999999998</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="72"/>
+      <c r="B34" s="69" t="s">
+        <v>42</v>
+      </c>
+      <c r="C34" s="61">
+        <v>2024</v>
+      </c>
+      <c r="D34" s="29">
+        <f>SUM(E34,G34:H34,I34:K34)</f>
         <v>601825.20499999996</v>
       </c>
-      <c r="E27" s="30">
+      <c r="E34" s="30">
         <v>2028.752</v>
       </c>
-      <c r="F27" s="33">
-[...2 lines deleted...]
-      <c r="G27" s="31">
+      <c r="F34" s="33">
+        <v>0</v>
+      </c>
+      <c r="G34" s="31">
         <v>2655.7400000000002</v>
       </c>
-      <c r="H27" s="31">
+      <c r="H34" s="31">
         <v>54086.210000000006</v>
       </c>
-      <c r="I27" s="31">
+      <c r="I34" s="31">
         <v>6671.2849999999999</v>
       </c>
-      <c r="J27" s="31">
+      <c r="J34" s="31">
         <v>491917.39899999998</v>
       </c>
-      <c r="K27" s="55">
+      <c r="K34" s="52">
         <v>44465.818999999996</v>
       </c>
     </row>
-    <row r="28" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C28" s="40">
+    <row r="35" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="72"/>
+      <c r="B35" s="70"/>
+      <c r="C35" s="62">
         <v>2023</v>
       </c>
-      <c r="D28" s="29">
-        <f>SUM(E28,G28:H28,I28:K28)</f>
+      <c r="D35" s="29">
+        <f>SUM(E35,G35:H35,I35:K35)</f>
         <v>10648.880999999999</v>
       </c>
-      <c r="E28" s="30">
+      <c r="E35" s="30">
         <v>12.648999999999999</v>
       </c>
-      <c r="F28" s="33">
-[...2 lines deleted...]
-      <c r="G28" s="31">
+      <c r="F35" s="33">
+        <v>0</v>
+      </c>
+      <c r="G35" s="31">
         <v>90.534000000000006</v>
       </c>
-      <c r="H28" s="31">
+      <c r="H35" s="31">
         <v>1517.3219999999999</v>
       </c>
-      <c r="I28" s="32">
-[...2 lines deleted...]
-      <c r="J28" s="31">
+      <c r="I35" s="32">
+        <v>0</v>
+      </c>
+      <c r="J35" s="31">
         <v>8990.56</v>
       </c>
-      <c r="K28" s="55">
+      <c r="K35" s="52">
         <v>37.816000000000003</v>
       </c>
     </row>
-    <row r="29" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C29" s="40">
+    <row r="36" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="72"/>
+      <c r="B36" s="70"/>
+      <c r="C36" s="62">
         <v>2022</v>
       </c>
-      <c r="D29" s="29">
-        <f>SUM(E29,G29:H29,I29:K29)</f>
+      <c r="D36" s="29">
+        <f>SUM(E36,G36:H36,I36:K36)</f>
         <v>6793.0960000000005</v>
       </c>
-      <c r="E29" s="30">
+      <c r="E36" s="30">
         <v>69.203000000000003</v>
       </c>
-      <c r="F29" s="33">
-[...5 lines deleted...]
-      <c r="H29" s="31">
+      <c r="F36" s="33">
+        <v>0</v>
+      </c>
+      <c r="G36" s="32">
+        <v>0</v>
+      </c>
+      <c r="H36" s="31">
         <v>266.23700000000002</v>
       </c>
-      <c r="I29" s="31">
+      <c r="I36" s="31">
         <v>1017.182</v>
       </c>
-      <c r="J29" s="31">
+      <c r="J36" s="31">
         <v>4839.0169999999998</v>
       </c>
-      <c r="K29" s="55">
+      <c r="K36" s="52">
         <v>601.45699999999999</v>
       </c>
     </row>
-    <row r="30" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C30" s="40">
+    <row r="37" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="72"/>
+      <c r="B37" s="70"/>
+      <c r="C37" s="62">
         <v>2021</v>
       </c>
-      <c r="D30" s="29">
-        <f>SUM(E30,G30:H30,I30:K30)</f>
+      <c r="D37" s="29">
+        <f>SUM(E37,G37:H37,I37:K37)</f>
         <v>5654.7340000000004</v>
       </c>
-      <c r="E30" s="30">
+      <c r="E37" s="30">
         <v>1058.81</v>
       </c>
-      <c r="F30" s="33">
-[...5 lines deleted...]
-      <c r="H30" s="31">
+      <c r="F37" s="33">
+        <v>0</v>
+      </c>
+      <c r="G37" s="32">
+        <v>0</v>
+      </c>
+      <c r="H37" s="31">
         <v>341.65100000000001</v>
       </c>
-      <c r="I30" s="31">
+      <c r="I37" s="31">
         <v>557.35900000000004</v>
       </c>
-      <c r="J30" s="31">
+      <c r="J37" s="31">
         <v>3492.9630000000002</v>
       </c>
-      <c r="K30" s="55">
+      <c r="K37" s="52">
         <v>203.95099999999999</v>
       </c>
     </row>
-    <row r="31" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C31" s="40">
+    <row r="38" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="72"/>
+      <c r="B38" s="70"/>
+      <c r="C38" s="62">
         <v>2020</v>
       </c>
-      <c r="D31" s="29">
-        <f>SUM(E31,G31:H31,I31:K31)</f>
+      <c r="D38" s="29">
+        <f>SUM(E38,G38:H38,I38:K38)</f>
         <v>2373.8850000000002</v>
       </c>
-      <c r="E31" s="33">
-[...14 lines deleted...]
-      <c r="J31" s="31">
+      <c r="E38" s="33">
+        <v>0</v>
+      </c>
+      <c r="F38" s="33">
+        <v>0</v>
+      </c>
+      <c r="G38" s="33">
+        <v>0</v>
+      </c>
+      <c r="H38" s="33">
+        <v>0</v>
+      </c>
+      <c r="I38" s="33">
+        <v>0</v>
+      </c>
+      <c r="J38" s="31">
         <v>2373.8850000000002</v>
       </c>
-      <c r="K31" s="56">
-[...4 lines deleted...]
-      <c r="A32" s="65" t="s">
+      <c r="K38" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="71" t="s">
         <v>26</v>
       </c>
-      <c r="B32" s="63" t="s">
+      <c r="B39" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="C32" s="64"/>
-[...1 lines deleted...]
-        <f>SUM(E32:K32)</f>
+      <c r="C39" s="68"/>
+      <c r="D39" s="47">
+        <f>SUM(E39:K39)</f>
         <v>554803.20199999993</v>
       </c>
-      <c r="E32" s="50">
-        <f>SUM(E33:E38)</f>
+      <c r="E39" s="47">
+        <f>SUM(E40:E45)</f>
         <v>2429.9189999999999</v>
       </c>
-      <c r="F32" s="50">
-[...4 lines deleted...]
-        <f t="shared" ref="G32" si="16">SUM(G33:G38)</f>
+      <c r="F39" s="47">
+        <f t="shared" ref="F39" si="17">SUM(F40:F45)</f>
+        <v>0</v>
+      </c>
+      <c r="G39" s="47">
+        <f t="shared" ref="G39" si="18">SUM(G40:G45)</f>
         <v>1581.194</v>
       </c>
-      <c r="H32" s="50">
-        <f t="shared" ref="H32" si="17">SUM(H33:H38)</f>
+      <c r="H39" s="47">
+        <f t="shared" ref="H39" si="19">SUM(H40:H45)</f>
         <v>56475.661</v>
       </c>
-      <c r="I32" s="50">
-        <f t="shared" ref="I32" si="18">SUM(I33:I38)</f>
+      <c r="I39" s="47">
+        <f t="shared" ref="I39" si="20">SUM(I40:I45)</f>
         <v>25578.275000000001</v>
       </c>
-      <c r="J32" s="50">
-        <f t="shared" ref="J32" si="19">SUM(J33:J38)</f>
+      <c r="J39" s="47">
+        <f t="shared" ref="J39" si="21">SUM(J40:J45)</f>
         <v>436006.26799999992</v>
       </c>
-      <c r="K32" s="51">
-        <f t="shared" ref="K32" si="20">SUM(K33:K38)</f>
+      <c r="K39" s="48">
+        <f t="shared" ref="K39" si="22">SUM(K40:K45)</f>
         <v>32731.885000000002</v>
       </c>
     </row>
-    <row r="33" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...233 lines deleted...]
-    </row>
     <row r="40" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="66"/>
+      <c r="A40" s="72"/>
       <c r="B40" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C40" s="43">
+      <c r="C40" s="61">
         <v>2024</v>
       </c>
       <c r="D40" s="29">
-        <f t="shared" ref="D40:D45" si="28">SUM(E40,G40:H40,I40:K40)</f>
-        <v>473195.58</v>
+        <f t="shared" ref="D40:D45" si="23">SUM(E40,G40:H40,I40:K40)</f>
+        <v>524430.49</v>
       </c>
       <c r="E40" s="30">
-        <v>1038.482</v>
+        <v>1289.2570000000001</v>
       </c>
       <c r="F40" s="33">
         <v>0</v>
       </c>
       <c r="G40" s="31">
-        <v>897.34400000000005</v>
+        <v>1490.6599999999999</v>
       </c>
       <c r="H40" s="31">
-        <v>53507.021000000001</v>
+        <v>54266.283000000003</v>
       </c>
       <c r="I40" s="31">
-        <v>17788.261999999999</v>
+        <v>23987.474000000002</v>
       </c>
       <c r="J40" s="31">
-        <v>376220.446</v>
-[...2 lines deleted...]
-        <v>23744.024999999998</v>
+        <v>412670.67099999997</v>
+      </c>
+      <c r="K40" s="52">
+        <v>30726.145</v>
       </c>
     </row>
     <row r="41" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="66"/>
+      <c r="A41" s="72"/>
       <c r="B41" s="70"/>
-      <c r="C41" s="40">
+      <c r="C41" s="62">
         <v>2023</v>
       </c>
       <c r="D41" s="29">
-        <f t="shared" si="28"/>
-        <v>20896.957999999999</v>
+        <f t="shared" si="23"/>
+        <v>13467.743</v>
       </c>
       <c r="E41" s="30">
         <v>12.648999999999999</v>
       </c>
       <c r="F41" s="33">
         <v>0</v>
       </c>
       <c r="G41" s="31">
-        <v>123.524</v>
+        <v>90.534000000000006</v>
       </c>
       <c r="H41" s="31">
-        <v>1523.721</v>
+        <v>1517.3219999999999</v>
       </c>
       <c r="I41" s="32">
         <v>0</v>
       </c>
       <c r="J41" s="31">
-        <v>16825.056</v>
-[...2 lines deleted...]
-        <v>2412.0079999999998</v>
+        <v>11796.772000000001</v>
+      </c>
+      <c r="K41" s="52">
+        <v>50.466000000000001</v>
       </c>
     </row>
     <row r="42" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="66"/>
+      <c r="A42" s="72"/>
       <c r="B42" s="70"/>
-      <c r="C42" s="40">
+      <c r="C42" s="62">
         <v>2022</v>
       </c>
       <c r="D42" s="29">
-        <f t="shared" si="28"/>
-        <v>9984.4310000000005</v>
+        <f t="shared" si="23"/>
+        <v>7441</v>
       </c>
       <c r="E42" s="30">
-        <v>78.284000000000006</v>
+        <v>69.203000000000003</v>
       </c>
       <c r="F42" s="33">
         <v>0</v>
       </c>
       <c r="G42" s="32">
         <v>0</v>
       </c>
       <c r="H42" s="31">
-        <v>353.387</v>
+        <v>350.40499999999997</v>
       </c>
       <c r="I42" s="31">
-        <v>1098.615</v>
+        <v>1033.442</v>
       </c>
       <c r="J42" s="31">
-        <v>5911.1909999999998</v>
-[...2 lines deleted...]
-        <v>2542.9540000000002</v>
+        <v>5309.2889999999998</v>
+      </c>
+      <c r="K42" s="52">
+        <v>678.66099999999994</v>
       </c>
     </row>
     <row r="43" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="66"/>
+      <c r="A43" s="72"/>
       <c r="B43" s="70"/>
-      <c r="C43" s="40">
+      <c r="C43" s="62">
         <v>2021</v>
       </c>
       <c r="D43" s="29">
-        <f t="shared" si="28"/>
-        <v>6521.8939999999993</v>
+        <f t="shared" si="23"/>
+        <v>6210.9089999999997</v>
       </c>
       <c r="E43" s="30">
-        <v>915.774</v>
+        <v>912.05799999999999</v>
       </c>
       <c r="F43" s="33">
         <v>0</v>
       </c>
       <c r="G43" s="32">
         <v>0</v>
       </c>
       <c r="H43" s="32">
         <v>0</v>
       </c>
       <c r="I43" s="31">
-        <v>566.86400000000003</v>
+        <v>557.35900000000004</v>
       </c>
       <c r="J43" s="31">
-        <v>4044.61</v>
-[...2 lines deleted...]
-        <v>994.64599999999996</v>
+        <v>3750.5619999999999</v>
+      </c>
+      <c r="K43" s="52">
+        <v>990.93</v>
       </c>
     </row>
     <row r="44" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="66"/>
+      <c r="A44" s="72"/>
       <c r="B44" s="70"/>
-      <c r="C44" s="40">
+      <c r="C44" s="62">
         <v>2020</v>
       </c>
       <c r="D44" s="29">
-        <f t="shared" si="28"/>
-        <v>2863.4749999999999</v>
+        <f t="shared" si="23"/>
+        <v>2711.645</v>
       </c>
       <c r="E44" s="30">
         <v>62.113999999999997</v>
       </c>
       <c r="F44" s="33">
         <v>0</v>
       </c>
       <c r="G44" s="32">
         <v>0</v>
       </c>
       <c r="H44" s="31">
         <v>108.443</v>
       </c>
       <c r="I44" s="32">
         <v>0</v>
       </c>
       <c r="J44" s="31">
-        <v>2630.8040000000001</v>
-[...1 lines deleted...]
-      <c r="K44" s="55">
+        <v>2478.9740000000002</v>
+      </c>
+      <c r="K44" s="52">
         <v>62.113999999999997</v>
       </c>
     </row>
     <row r="45" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="68"/>
-[...1 lines deleted...]
-      <c r="C45" s="41">
+      <c r="A45" s="74"/>
+      <c r="B45" s="76"/>
+      <c r="C45" s="63">
         <v>2019</v>
       </c>
       <c r="D45" s="36">
-        <f t="shared" si="28"/>
+        <f t="shared" si="23"/>
         <v>541.41499999999996</v>
       </c>
       <c r="E45" s="37">
         <v>84.638000000000005</v>
       </c>
       <c r="F45" s="38">
         <v>0</v>
       </c>
       <c r="G45" s="39">
         <v>0</v>
       </c>
       <c r="H45" s="35">
         <v>233.208</v>
       </c>
       <c r="I45" s="39">
         <v>0</v>
       </c>
       <c r="J45" s="39">
         <v>0</v>
       </c>
-      <c r="K45" s="57">
+      <c r="K45" s="54">
         <v>223.56899999999999</v>
       </c>
     </row>
     <row r="46" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="65" t="s">
-[...2 lines deleted...]
-      <c r="B46" s="63" t="s">
+      <c r="A46" s="71" t="s">
+        <v>25</v>
+      </c>
+      <c r="B46" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="C46" s="64"/>
-      <c r="D46" s="50">
+      <c r="C46" s="68"/>
+      <c r="D46" s="47">
         <f>SUM(E46:K46)</f>
-        <v>496165.48600000003</v>
-[...1 lines deleted...]
-      <c r="E46" s="50">
+        <v>514003.75299999997</v>
+      </c>
+      <c r="E46" s="47">
         <f>SUM(E47:E52)</f>
-        <v>3831.7190000000001</v>
-[...23 lines deleted...]
-        <v>37386.321000000004</v>
+        <v>2191.9409999999998</v>
+      </c>
+      <c r="F46" s="47">
+        <f t="shared" ref="F46" si="24">SUM(F47:F52)</f>
+        <v>0</v>
+      </c>
+      <c r="G46" s="47">
+        <f t="shared" ref="G46" si="25">SUM(G47:G52)</f>
+        <v>1020.8680000000001</v>
+      </c>
+      <c r="H46" s="47">
+        <f t="shared" ref="H46" si="26">SUM(H47:H52)</f>
+        <v>55725.78</v>
+      </c>
+      <c r="I46" s="47">
+        <f t="shared" ref="I46" si="27">SUM(I47:I52)</f>
+        <v>19453.741000000002</v>
+      </c>
+      <c r="J46" s="47">
+        <f t="shared" ref="J46" si="28">SUM(J47:J52)</f>
+        <v>405632.10699999996</v>
+      </c>
+      <c r="K46" s="48">
+        <f t="shared" ref="K46" si="29">SUM(K47:K52)</f>
+        <v>29979.315999999999</v>
       </c>
     </row>
     <row r="47" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="66"/>
+      <c r="A47" s="72"/>
       <c r="B47" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C47" s="43">
+      <c r="C47" s="61">
         <v>2024</v>
       </c>
       <c r="D47" s="29">
-        <f t="shared" ref="D47:D52" si="35">SUM(E47,G47:H47,I47:K47)</f>
-        <v>432524.51700000005</v>
+        <f t="shared" ref="D47:D52" si="30">SUM(E47,G47:H47,I47:K47)</f>
+        <v>473195.58</v>
       </c>
       <c r="E47" s="30">
-        <v>2678.26</v>
+        <v>1038.482</v>
       </c>
       <c r="F47" s="33">
         <v>0</v>
       </c>
       <c r="G47" s="31">
-        <v>1253.816</v>
+        <v>897.34400000000005</v>
       </c>
       <c r="H47" s="31">
-        <v>36941.834000000003</v>
+        <v>53507.021000000001</v>
       </c>
       <c r="I47" s="31">
-        <v>32851.431000000004</v>
+        <v>17788.261999999999</v>
       </c>
       <c r="J47" s="31">
-        <v>327253.23000000004</v>
-[...2 lines deleted...]
-        <v>31545.945999999996</v>
+        <v>376220.446</v>
+      </c>
+      <c r="K47" s="52">
+        <v>23744.024999999998</v>
       </c>
     </row>
     <row r="48" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="66"/>
+      <c r="A48" s="72"/>
       <c r="B48" s="70"/>
-      <c r="C48" s="40">
+      <c r="C48" s="62">
         <v>2023</v>
       </c>
       <c r="D48" s="29">
-        <f t="shared" si="35"/>
-        <v>42803.416000000005</v>
+        <f t="shared" si="30"/>
+        <v>20896.957999999999</v>
       </c>
       <c r="E48" s="30">
         <v>12.648999999999999</v>
       </c>
       <c r="F48" s="33">
         <v>0</v>
       </c>
       <c r="G48" s="31">
         <v>123.524</v>
       </c>
       <c r="H48" s="31">
-        <v>2478.076</v>
-[...2 lines deleted...]
-        <v>1835.3440000000001</v>
+        <v>1523.721</v>
+      </c>
+      <c r="I48" s="32">
+        <v>0</v>
       </c>
       <c r="J48" s="31">
-        <v>35313.821000000004</v>
-[...2 lines deleted...]
-        <v>3040.002</v>
+        <v>16825.056</v>
+      </c>
+      <c r="K48" s="52">
+        <v>2412.0079999999998</v>
       </c>
     </row>
     <row r="49" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="66"/>
+      <c r="A49" s="72"/>
       <c r="B49" s="70"/>
-      <c r="C49" s="40">
+      <c r="C49" s="62">
         <v>2022</v>
       </c>
       <c r="D49" s="29">
-        <f t="shared" si="35"/>
-        <v>11276.519</v>
+        <f t="shared" si="30"/>
+        <v>9984.4310000000005</v>
       </c>
       <c r="E49" s="30">
         <v>78.284000000000006</v>
       </c>
       <c r="F49" s="33">
         <v>0</v>
       </c>
       <c r="G49" s="32">
         <v>0</v>
       </c>
       <c r="H49" s="31">
         <v>353.387</v>
       </c>
       <c r="I49" s="31">
         <v>1098.615</v>
       </c>
       <c r="J49" s="31">
-        <v>7163.6620000000003</v>
-[...2 lines deleted...]
-        <v>2582.5709999999999</v>
+        <v>5911.1909999999998</v>
+      </c>
+      <c r="K49" s="52">
+        <v>2542.9540000000002</v>
       </c>
     </row>
     <row r="50" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="66"/>
+      <c r="A50" s="72"/>
       <c r="B50" s="70"/>
-      <c r="C50" s="40">
+      <c r="C50" s="62">
         <v>2021</v>
       </c>
       <c r="D50" s="29">
-        <f t="shared" si="35"/>
-        <v>6091.8030000000008</v>
+        <f t="shared" si="30"/>
+        <v>6521.8939999999993</v>
       </c>
       <c r="E50" s="30">
         <v>915.774</v>
       </c>
       <c r="F50" s="33">
         <v>0</v>
       </c>
       <c r="G50" s="32">
         <v>0</v>
       </c>
       <c r="H50" s="32">
         <v>0</v>
       </c>
       <c r="I50" s="31">
-        <v>570.11699999999996</v>
+        <v>566.86400000000003</v>
       </c>
       <c r="J50" s="31">
-        <v>4527.04</v>
-[...2 lines deleted...]
-        <v>78.872</v>
+        <v>4044.61</v>
+      </c>
+      <c r="K50" s="52">
+        <v>994.64599999999996</v>
       </c>
     </row>
     <row r="51" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="66"/>
+      <c r="A51" s="72"/>
       <c r="B51" s="70"/>
-      <c r="C51" s="40">
+      <c r="C51" s="62">
         <v>2020</v>
       </c>
       <c r="D51" s="29">
-        <f t="shared" si="35"/>
-        <v>2135.623</v>
+        <f t="shared" si="30"/>
+        <v>2863.4749999999999</v>
       </c>
       <c r="E51" s="30">
         <v>62.113999999999997</v>
       </c>
       <c r="F51" s="33">
         <v>0</v>
       </c>
       <c r="G51" s="32">
         <v>0</v>
       </c>
       <c r="H51" s="31">
         <v>108.443</v>
       </c>
       <c r="I51" s="32">
         <v>0</v>
       </c>
       <c r="J51" s="31">
-        <v>1965.066</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>2630.8040000000001</v>
+      </c>
+      <c r="K51" s="52">
+        <v>62.113999999999997</v>
       </c>
     </row>
     <row r="52" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="68"/>
-[...1 lines deleted...]
-      <c r="C52" s="41">
+      <c r="A52" s="74"/>
+      <c r="B52" s="76"/>
+      <c r="C52" s="63">
         <v>2019</v>
       </c>
       <c r="D52" s="36">
-        <f t="shared" si="35"/>
-        <v>1333.6079999999999</v>
+        <f t="shared" si="30"/>
+        <v>541.41499999999996</v>
       </c>
       <c r="E52" s="37">
         <v>84.638000000000005</v>
       </c>
       <c r="F52" s="38">
         <v>0</v>
       </c>
       <c r="G52" s="39">
         <v>0</v>
       </c>
       <c r="H52" s="35">
         <v>233.208</v>
       </c>
       <c r="I52" s="39">
         <v>0</v>
       </c>
-      <c r="J52" s="35">
-[...3 lines deleted...]
-        <v>138.93</v>
+      <c r="J52" s="39">
+        <v>0</v>
+      </c>
+      <c r="K52" s="54">
+        <v>223.56899999999999</v>
       </c>
     </row>
     <row r="53" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="65" t="s">
-[...2 lines deleted...]
-      <c r="B53" s="63" t="s">
+      <c r="A53" s="71" t="s">
+        <v>24</v>
+      </c>
+      <c r="B53" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="C53" s="64"/>
-      <c r="D53" s="50">
+      <c r="C53" s="68"/>
+      <c r="D53" s="47">
         <f>SUM(E53:K53)</f>
-        <v>491137.27800000005</v>
-[...27 lines deleted...]
-        <v>39047.373</v>
+        <v>496165.48600000003</v>
+      </c>
+      <c r="E53" s="47">
+        <f>SUM(E54:E59)</f>
+        <v>3831.7190000000001</v>
+      </c>
+      <c r="F53" s="47">
+        <f t="shared" ref="F53" si="31">SUM(F54:F59)</f>
+        <v>0</v>
+      </c>
+      <c r="G53" s="47">
+        <f t="shared" ref="G53" si="32">SUM(G54:G59)</f>
+        <v>1377.3400000000001</v>
+      </c>
+      <c r="H53" s="47">
+        <f t="shared" ref="H53" si="33">SUM(H54:H59)</f>
+        <v>40114.948000000004</v>
+      </c>
+      <c r="I53" s="47">
+        <f t="shared" ref="I53" si="34">SUM(I54:I59)</f>
+        <v>36355.506999999998</v>
+      </c>
+      <c r="J53" s="47">
+        <f t="shared" ref="J53" si="35">SUM(J54:J59)</f>
+        <v>377099.65100000001</v>
+      </c>
+      <c r="K53" s="48">
+        <f t="shared" ref="K53" si="36">SUM(K54:K59)</f>
+        <v>37386.321000000004</v>
       </c>
     </row>
     <row r="54" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="66"/>
+      <c r="A54" s="72"/>
       <c r="B54" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C54" s="43">
+      <c r="C54" s="61">
+        <v>2024</v>
+      </c>
+      <c r="D54" s="29">
+        <f t="shared" ref="D54:D59" si="37">SUM(E54,G54:H54,I54:K54)</f>
+        <v>432524.51700000005</v>
+      </c>
+      <c r="E54" s="30">
+        <v>2678.26</v>
+      </c>
+      <c r="F54" s="33">
+        <v>0</v>
+      </c>
+      <c r="G54" s="31">
+        <v>1253.816</v>
+      </c>
+      <c r="H54" s="31">
+        <v>36941.834000000003</v>
+      </c>
+      <c r="I54" s="31">
+        <v>32851.431000000004</v>
+      </c>
+      <c r="J54" s="31">
+        <v>327253.23000000004</v>
+      </c>
+      <c r="K54" s="52">
+        <v>31545.945999999996</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="72"/>
+      <c r="B55" s="70"/>
+      <c r="C55" s="62">
         <v>2023</v>
-      </c>
-[...30 lines deleted...]
-        <v>2022</v>
       </c>
       <c r="D55" s="29">
         <f t="shared" si="37"/>
-        <v>17065.525000000001</v>
+        <v>42803.416000000005</v>
       </c>
       <c r="E55" s="30">
-        <v>78.284000000000006</v>
+        <v>12.648999999999999</v>
       </c>
       <c r="F55" s="33">
         <v>0</v>
       </c>
-      <c r="G55" s="32">
-        <v>0</v>
+      <c r="G55" s="31">
+        <v>123.524</v>
       </c>
       <c r="H55" s="31">
-        <v>353.387</v>
+        <v>2478.076</v>
       </c>
       <c r="I55" s="31">
-        <v>1106.3389999999999</v>
+        <v>1835.3440000000001</v>
       </c>
       <c r="J55" s="31">
-        <v>12942.623</v>
-[...2 lines deleted...]
-        <v>2584.8919999999998</v>
+        <v>35313.821000000004</v>
+      </c>
+      <c r="K55" s="52">
+        <v>3040.002</v>
       </c>
     </row>
     <row r="56" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="66"/>
+      <c r="A56" s="72"/>
       <c r="B56" s="70"/>
-      <c r="C56" s="40">
-        <v>2021</v>
+      <c r="C56" s="62">
+        <v>2022</v>
       </c>
       <c r="D56" s="29">
         <f t="shared" si="37"/>
-        <v>7142.7759999999998</v>
+        <v>11276.519</v>
       </c>
       <c r="E56" s="30">
-        <v>915.774</v>
+        <v>78.284000000000006</v>
       </c>
       <c r="F56" s="33">
         <v>0</v>
       </c>
       <c r="G56" s="32">
         <v>0</v>
       </c>
-      <c r="H56" s="32">
-        <v>0</v>
+      <c r="H56" s="31">
+        <v>353.387</v>
       </c>
       <c r="I56" s="31">
-        <v>570.11699999999996</v>
+        <v>1098.615</v>
       </c>
       <c r="J56" s="31">
-        <v>5578.0119999999997</v>
-[...2 lines deleted...]
-        <v>78.873000000000005</v>
+        <v>7163.6620000000003</v>
+      </c>
+      <c r="K56" s="52">
+        <v>2582.5709999999999</v>
       </c>
     </row>
     <row r="57" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="66"/>
+      <c r="A57" s="72"/>
       <c r="B57" s="70"/>
-      <c r="C57" s="40">
-        <v>2020</v>
+      <c r="C57" s="62">
+        <v>2021</v>
       </c>
       <c r="D57" s="29">
         <f t="shared" si="37"/>
+        <v>6091.8030000000008</v>
+      </c>
+      <c r="E57" s="30">
+        <v>915.774</v>
+      </c>
+      <c r="F57" s="33">
+        <v>0</v>
+      </c>
+      <c r="G57" s="32">
+        <v>0</v>
+      </c>
+      <c r="H57" s="32">
+        <v>0</v>
+      </c>
+      <c r="I57" s="31">
+        <v>570.11699999999996</v>
+      </c>
+      <c r="J57" s="31">
+        <v>4527.04</v>
+      </c>
+      <c r="K57" s="52">
+        <v>78.872</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="72"/>
+      <c r="B58" s="70"/>
+      <c r="C58" s="62">
+        <v>2020</v>
+      </c>
+      <c r="D58" s="29">
+        <f t="shared" si="37"/>
+        <v>2135.623</v>
+      </c>
+      <c r="E58" s="30">
+        <v>62.113999999999997</v>
+      </c>
+      <c r="F58" s="33">
+        <v>0</v>
+      </c>
+      <c r="G58" s="32">
+        <v>0</v>
+      </c>
+      <c r="H58" s="31">
+        <v>108.443</v>
+      </c>
+      <c r="I58" s="32">
+        <v>0</v>
+      </c>
+      <c r="J58" s="31">
+        <v>1965.066</v>
+      </c>
+      <c r="K58" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A59" s="74"/>
+      <c r="B59" s="76"/>
+      <c r="C59" s="63">
+        <v>2019</v>
+      </c>
+      <c r="D59" s="36">
+        <f t="shared" si="37"/>
+        <v>1333.6079999999999</v>
+      </c>
+      <c r="E59" s="37">
+        <v>84.638000000000005</v>
+      </c>
+      <c r="F59" s="38">
+        <v>0</v>
+      </c>
+      <c r="G59" s="39">
+        <v>0</v>
+      </c>
+      <c r="H59" s="35">
+        <v>233.208</v>
+      </c>
+      <c r="I59" s="39">
+        <v>0</v>
+      </c>
+      <c r="J59" s="35">
+        <v>876.83199999999999</v>
+      </c>
+      <c r="K59" s="54">
+        <v>138.93</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A60" s="71" t="s">
+        <v>16</v>
+      </c>
+      <c r="B60" s="67" t="s">
+        <v>10</v>
+      </c>
+      <c r="C60" s="68"/>
+      <c r="D60" s="47">
+        <f>SUM(E60:K60)</f>
+        <v>491137.27800000005</v>
+      </c>
+      <c r="E60" s="47">
+        <f>SUM(E61:E65)</f>
+        <v>6654.5379999999996</v>
+      </c>
+      <c r="F60" s="47">
+        <f t="shared" ref="F60:K60" si="38">SUM(F61:F65)</f>
+        <v>0</v>
+      </c>
+      <c r="G60" s="47">
+        <f t="shared" si="38"/>
+        <v>1540.134</v>
+      </c>
+      <c r="H60" s="47">
+        <f t="shared" si="38"/>
+        <v>16448.773000000001</v>
+      </c>
+      <c r="I60" s="47">
+        <f t="shared" si="38"/>
+        <v>10650.784</v>
+      </c>
+      <c r="J60" s="47">
+        <f t="shared" si="38"/>
+        <v>416795.67600000004</v>
+      </c>
+      <c r="K60" s="48">
+        <f t="shared" si="38"/>
+        <v>39047.373</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="72"/>
+      <c r="B61" s="69" t="s">
+        <v>42</v>
+      </c>
+      <c r="C61" s="61">
+        <v>2023</v>
+      </c>
+      <c r="D61" s="29">
+        <f t="shared" ref="D61:D107" si="39">SUM(E61,G61:H61,I61:K61)</f>
+        <v>463168.91399999999</v>
+      </c>
+      <c r="E61" s="30">
+        <v>5513.7280000000001</v>
+      </c>
+      <c r="F61" s="33">
+        <v>0</v>
+      </c>
+      <c r="G61" s="31">
+        <v>1540.134</v>
+      </c>
+      <c r="H61" s="31">
+        <v>15753.735000000001</v>
+      </c>
+      <c r="I61" s="31">
+        <v>8974.3279999999995</v>
+      </c>
+      <c r="J61" s="31">
+        <v>395152.02899999998</v>
+      </c>
+      <c r="K61" s="52">
+        <v>36234.959999999999</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="72"/>
+      <c r="B62" s="70"/>
+      <c r="C62" s="62">
+        <v>2022</v>
+      </c>
+      <c r="D62" s="29">
+        <f t="shared" si="39"/>
+        <v>17065.525000000001</v>
+      </c>
+      <c r="E62" s="30">
+        <v>78.284000000000006</v>
+      </c>
+      <c r="F62" s="33">
+        <v>0</v>
+      </c>
+      <c r="G62" s="32">
+        <v>0</v>
+      </c>
+      <c r="H62" s="31">
+        <v>353.387</v>
+      </c>
+      <c r="I62" s="31">
+        <v>1106.3389999999999</v>
+      </c>
+      <c r="J62" s="31">
+        <v>12942.623</v>
+      </c>
+      <c r="K62" s="52">
+        <v>2584.8919999999998</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="72"/>
+      <c r="B63" s="70"/>
+      <c r="C63" s="62">
+        <v>2021</v>
+      </c>
+      <c r="D63" s="29">
+        <f t="shared" si="39"/>
+        <v>7142.7759999999998</v>
+      </c>
+      <c r="E63" s="30">
+        <v>915.774</v>
+      </c>
+      <c r="F63" s="33">
+        <v>0</v>
+      </c>
+      <c r="G63" s="32">
+        <v>0</v>
+      </c>
+      <c r="H63" s="32">
+        <v>0</v>
+      </c>
+      <c r="I63" s="31">
+        <v>570.11699999999996</v>
+      </c>
+      <c r="J63" s="31">
+        <v>5578.0119999999997</v>
+      </c>
+      <c r="K63" s="52">
+        <v>78.873000000000005</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="72"/>
+      <c r="B64" s="70"/>
+      <c r="C64" s="62">
+        <v>2020</v>
+      </c>
+      <c r="D64" s="29">
+        <f t="shared" si="39"/>
         <v>2343.386</v>
       </c>
-      <c r="E57" s="30">
+      <c r="E64" s="30">
         <v>62.113999999999997</v>
       </c>
-      <c r="F57" s="33">
-[...5 lines deleted...]
-      <c r="H57" s="31">
+      <c r="F64" s="33">
+        <v>0</v>
+      </c>
+      <c r="G64" s="32">
+        <v>0</v>
+      </c>
+      <c r="H64" s="31">
         <v>108.443</v>
       </c>
-      <c r="I57" s="32">
-[...2 lines deleted...]
-      <c r="J57" s="31">
+      <c r="I64" s="32">
+        <v>0</v>
+      </c>
+      <c r="J64" s="31">
         <v>2172.8290000000002</v>
       </c>
-      <c r="K57" s="56">
-[...6 lines deleted...]
-      <c r="C58" s="41">
+      <c r="K64" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A65" s="74"/>
+      <c r="B65" s="76"/>
+      <c r="C65" s="63">
         <v>2019</v>
       </c>
-      <c r="D58" s="36">
-        <f t="shared" si="37"/>
+      <c r="D65" s="36">
+        <f t="shared" si="39"/>
         <v>1416.6769999999999</v>
       </c>
-      <c r="E58" s="37">
+      <c r="E65" s="37">
         <v>84.638000000000005</v>
       </c>
-      <c r="F58" s="38">
-[...5 lines deleted...]
-      <c r="H58" s="35">
+      <c r="F65" s="38">
+        <v>0</v>
+      </c>
+      <c r="G65" s="39">
+        <v>0</v>
+      </c>
+      <c r="H65" s="35">
         <v>233.208</v>
       </c>
-      <c r="I58" s="39">
-[...2 lines deleted...]
-      <c r="J58" s="35">
+      <c r="I65" s="39">
+        <v>0</v>
+      </c>
+      <c r="J65" s="35">
         <v>950.18299999999999</v>
       </c>
-      <c r="K58" s="57">
+      <c r="K65" s="54">
         <v>148.648</v>
       </c>
     </row>
-    <row r="59" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="65" t="s">
+    <row r="66" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A66" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="B59" s="63" t="s">
+      <c r="B66" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="C59" s="64"/>
-[...1 lines deleted...]
-        <f>SUM(E59:K59)</f>
+      <c r="C66" s="68"/>
+      <c r="D66" s="47">
+        <f>SUM(E66:K66)</f>
         <v>414532.07299999997</v>
       </c>
-      <c r="E59" s="50">
-        <f>SUM(E60:E64)</f>
+      <c r="E66" s="47">
+        <f>SUM(E67:E71)</f>
         <v>7213.6240000000007</v>
       </c>
-      <c r="F59" s="50">
-[...4 lines deleted...]
-        <f t="shared" si="38"/>
+      <c r="F66" s="47">
+        <f t="shared" ref="F66:K66" si="40">SUM(F67:F71)</f>
+        <v>0</v>
+      </c>
+      <c r="G66" s="47">
+        <f t="shared" si="40"/>
         <v>2338.6869999999999</v>
       </c>
-      <c r="H59" s="50">
-        <f t="shared" si="38"/>
+      <c r="H66" s="47">
+        <f t="shared" si="40"/>
         <v>16063.529</v>
       </c>
-      <c r="I59" s="50">
-        <f t="shared" si="38"/>
+      <c r="I66" s="47">
+        <f t="shared" si="40"/>
         <v>27728.413</v>
       </c>
-      <c r="J59" s="50">
-        <f t="shared" si="38"/>
+      <c r="J66" s="47">
+        <f t="shared" si="40"/>
         <v>334379.66399999999</v>
       </c>
-      <c r="K59" s="51">
-        <f t="shared" si="38"/>
+      <c r="K66" s="48">
+        <f t="shared" si="40"/>
         <v>26808.15599999997</v>
       </c>
     </row>
-    <row r="60" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B60" s="69" t="s">
+    <row r="67" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="72"/>
+      <c r="B67" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C60" s="43">
+      <c r="C67" s="61">
         <v>2023</v>
       </c>
-      <c r="D60" s="29">
-        <f t="shared" si="37"/>
+      <c r="D67" s="29">
+        <f t="shared" si="39"/>
         <v>377867.15799999994</v>
       </c>
-      <c r="E60" s="30">
+      <c r="E67" s="30">
         <v>5987.375</v>
       </c>
-      <c r="F60" s="33">
-[...2 lines deleted...]
-      <c r="G60" s="31">
+      <c r="F67" s="33">
+        <v>0</v>
+      </c>
+      <c r="G67" s="31">
         <v>2338.6869999999999</v>
       </c>
-      <c r="H60" s="31">
+      <c r="H67" s="31">
         <v>13647.965</v>
       </c>
-      <c r="I60" s="31">
+      <c r="I67" s="31">
         <v>24029.040000000001</v>
       </c>
-      <c r="J60" s="31">
+      <c r="J67" s="31">
         <v>308275.59899999999</v>
       </c>
-      <c r="K60" s="55">
+      <c r="K67" s="52">
         <v>23588.491999999969</v>
       </c>
     </row>
-    <row r="61" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C61" s="40">
+    <row r="68" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="72"/>
+      <c r="B68" s="70"/>
+      <c r="C68" s="62">
         <v>2022</v>
       </c>
-      <c r="D61" s="29">
-        <f t="shared" si="37"/>
+      <c r="D68" s="29">
+        <f t="shared" si="39"/>
         <v>23443.323</v>
       </c>
-      <c r="E61" s="30">
+      <c r="E68" s="30">
         <v>163.386</v>
       </c>
-      <c r="F61" s="33">
-[...5 lines deleted...]
-      <c r="H61" s="31">
+      <c r="F68" s="33">
+        <v>0</v>
+      </c>
+      <c r="G68" s="32">
+        <v>0</v>
+      </c>
+      <c r="H68" s="31">
         <v>2073.913</v>
       </c>
-      <c r="I61" s="31">
+      <c r="I68" s="31">
         <v>1614.896</v>
       </c>
-      <c r="J61" s="31">
+      <c r="J68" s="31">
         <v>16599.697</v>
       </c>
-      <c r="K61" s="55">
+      <c r="K68" s="52">
         <v>2991.431</v>
       </c>
     </row>
-    <row r="62" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C62" s="40">
+    <row r="69" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="72"/>
+      <c r="B69" s="70"/>
+      <c r="C69" s="62">
         <v>2021</v>
       </c>
-      <c r="D62" s="29">
-        <f t="shared" si="37"/>
+      <c r="D69" s="29">
+        <f t="shared" si="39"/>
         <v>9248.9779999999992</v>
       </c>
-      <c r="E62" s="30">
+      <c r="E69" s="30">
         <v>915.774</v>
       </c>
-      <c r="F62" s="33">
-[...8 lines deleted...]
-      <c r="I62" s="31">
+      <c r="F69" s="33">
+        <v>0</v>
+      </c>
+      <c r="G69" s="32">
+        <v>0</v>
+      </c>
+      <c r="H69" s="32">
+        <v>0</v>
+      </c>
+      <c r="I69" s="31">
         <v>2084.4769999999999</v>
       </c>
-      <c r="J62" s="31">
+      <c r="J69" s="31">
         <v>6169.8549999999996</v>
       </c>
-      <c r="K62" s="55">
+      <c r="K69" s="52">
         <v>78.872</v>
       </c>
     </row>
-    <row r="63" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C63" s="40">
+    <row r="70" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="72"/>
+      <c r="B70" s="70"/>
+      <c r="C70" s="62">
         <v>2020</v>
       </c>
-      <c r="D63" s="29">
-        <f t="shared" si="37"/>
+      <c r="D70" s="29">
+        <f t="shared" si="39"/>
         <v>2507.643</v>
       </c>
-      <c r="E63" s="30">
+      <c r="E70" s="30">
         <v>62.451000000000001</v>
       </c>
-      <c r="F63" s="33">
-[...5 lines deleted...]
-      <c r="H63" s="31">
+      <c r="F70" s="33">
+        <v>0</v>
+      </c>
+      <c r="G70" s="32">
+        <v>0</v>
+      </c>
+      <c r="H70" s="31">
         <v>108.443</v>
       </c>
-      <c r="I63" s="32">
-[...2 lines deleted...]
-      <c r="J63" s="31">
+      <c r="I70" s="32">
+        <v>0</v>
+      </c>
+      <c r="J70" s="31">
         <v>2336.7489999999998</v>
       </c>
-      <c r="K63" s="56">
-[...6 lines deleted...]
-      <c r="C64" s="41">
+      <c r="K70" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A71" s="74"/>
+      <c r="B71" s="76"/>
+      <c r="C71" s="63">
         <v>2019</v>
       </c>
-      <c r="D64" s="36">
-        <f t="shared" si="37"/>
+      <c r="D71" s="36">
+        <f t="shared" si="39"/>
         <v>1464.971</v>
       </c>
-      <c r="E64" s="37">
+      <c r="E71" s="37">
         <v>84.638000000000005</v>
       </c>
-      <c r="F64" s="38">
-[...5 lines deleted...]
-      <c r="H64" s="35">
+      <c r="F71" s="38">
+        <v>0</v>
+      </c>
+      <c r="G71" s="39">
+        <v>0</v>
+      </c>
+      <c r="H71" s="35">
         <v>233.208</v>
       </c>
-      <c r="I64" s="39">
-[...2 lines deleted...]
-      <c r="J64" s="35">
+      <c r="I71" s="39">
+        <v>0</v>
+      </c>
+      <c r="J71" s="35">
         <v>997.76400000000001</v>
       </c>
-      <c r="K64" s="57">
+      <c r="K71" s="54">
         <v>149.36099999999999</v>
       </c>
     </row>
-    <row r="65" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A65" s="65" t="s">
+    <row r="72" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A72" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="B65" s="63" t="s">
+      <c r="B72" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="C65" s="64"/>
-[...1 lines deleted...]
-        <f>SUM(E65:K65)</f>
+      <c r="C72" s="68"/>
+      <c r="D72" s="47">
+        <f>SUM(E72:K72)</f>
         <v>373481.21399999998</v>
       </c>
-      <c r="E65" s="50">
-        <f>SUM(E66:E70)</f>
+      <c r="E72" s="47">
+        <f>SUM(E73:E77)</f>
         <v>8584.0300000000007</v>
       </c>
-      <c r="F65" s="50">
-        <f t="shared" ref="F65:K65" si="39">SUM(F66:F70)</f>
+      <c r="F72" s="47">
+        <f t="shared" ref="F72:K72" si="41">SUM(F73:F77)</f>
         <v>0.28599999999999998</v>
       </c>
-      <c r="G65" s="50">
+      <c r="G72" s="47">
+        <f t="shared" si="41"/>
+        <v>1056.3689999999999</v>
+      </c>
+      <c r="H72" s="47">
+        <f t="shared" si="41"/>
+        <v>15512.194</v>
+      </c>
+      <c r="I72" s="47">
+        <f t="shared" si="41"/>
+        <v>26221.106</v>
+      </c>
+      <c r="J72" s="47">
+        <f t="shared" si="41"/>
+        <v>299777.07199999999</v>
+      </c>
+      <c r="K72" s="48">
+        <f t="shared" si="41"/>
+        <v>22330.157000000003</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="72"/>
+      <c r="B73" s="69" t="s">
+        <v>42</v>
+      </c>
+      <c r="C73" s="61">
+        <v>2023</v>
+      </c>
+      <c r="D73" s="29">
         <f t="shared" si="39"/>
+        <v>324700.87199999997</v>
+      </c>
+      <c r="E73" s="30">
+        <v>3706.0770000000002</v>
+      </c>
+      <c r="F73" s="30">
+        <v>0.28599999999999998</v>
+      </c>
+      <c r="G73" s="31">
         <v>1056.3689999999999</v>
       </c>
-      <c r="H65" s="50">
+      <c r="H73" s="31">
+        <v>12967.055</v>
+      </c>
+      <c r="I73" s="31">
+        <v>22501.25</v>
+      </c>
+      <c r="J73" s="31">
+        <v>265998.68</v>
+      </c>
+      <c r="K73" s="52">
+        <v>18471.441000000003</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="72"/>
+      <c r="B74" s="70"/>
+      <c r="C74" s="62">
+        <v>2022</v>
+      </c>
+      <c r="D74" s="29">
         <f t="shared" si="39"/>
-        <v>15512.194</v>
-[...1 lines deleted...]
-      <c r="I65" s="50">
+        <v>34524.218999999997</v>
+      </c>
+      <c r="E74" s="30">
+        <v>3815.09</v>
+      </c>
+      <c r="F74" s="33">
+        <v>0</v>
+      </c>
+      <c r="G74" s="32">
+        <v>0</v>
+      </c>
+      <c r="H74" s="31">
+        <v>2203.4879999999998</v>
+      </c>
+      <c r="I74" s="31">
+        <v>1635.3789999999999</v>
+      </c>
+      <c r="J74" s="31">
+        <v>23239.778999999999</v>
+      </c>
+      <c r="K74" s="52">
+        <v>3630.4830000000002</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="72"/>
+      <c r="B75" s="70"/>
+      <c r="C75" s="62">
+        <v>2021</v>
+      </c>
+      <c r="D75" s="29">
         <f t="shared" si="39"/>
-        <v>26221.106</v>
-[...1 lines deleted...]
-      <c r="J65" s="50">
+        <v>10116.405999999999</v>
+      </c>
+      <c r="E75" s="30">
+        <v>915.774</v>
+      </c>
+      <c r="F75" s="33">
+        <v>0</v>
+      </c>
+      <c r="G75" s="32">
+        <v>0</v>
+      </c>
+      <c r="H75" s="32">
+        <v>0</v>
+      </c>
+      <c r="I75" s="31">
+        <v>2084.4769999999999</v>
+      </c>
+      <c r="J75" s="31">
+        <v>7037.2830000000004</v>
+      </c>
+      <c r="K75" s="52">
+        <v>78.872</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="72"/>
+      <c r="B76" s="70"/>
+      <c r="C76" s="62">
+        <v>2020</v>
+      </c>
+      <c r="D76" s="29">
         <f t="shared" si="39"/>
-        <v>299777.07199999999</v>
-[...1 lines deleted...]
-      <c r="K65" s="51">
+        <v>2632.2529999999997</v>
+      </c>
+      <c r="E76" s="30">
+        <v>62.451000000000001</v>
+      </c>
+      <c r="F76" s="33">
+        <v>0</v>
+      </c>
+      <c r="G76" s="32">
+        <v>0</v>
+      </c>
+      <c r="H76" s="31">
+        <v>108.443</v>
+      </c>
+      <c r="I76" s="32">
+        <v>0</v>
+      </c>
+      <c r="J76" s="31">
+        <v>2461.3589999999999</v>
+      </c>
+      <c r="K76" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A77" s="74"/>
+      <c r="B77" s="76"/>
+      <c r="C77" s="63">
+        <v>2019</v>
+      </c>
+      <c r="D77" s="36">
         <f t="shared" si="39"/>
-        <v>22330.157000000003</v>
-[...4 lines deleted...]
-      <c r="B66" s="69" t="s">
+        <v>1507.1779999999999</v>
+      </c>
+      <c r="E77" s="37">
+        <v>84.638000000000005</v>
+      </c>
+      <c r="F77" s="38">
+        <v>0</v>
+      </c>
+      <c r="G77" s="39">
+        <v>0</v>
+      </c>
+      <c r="H77" s="35">
+        <v>233.208</v>
+      </c>
+      <c r="I77" s="39">
+        <v>0</v>
+      </c>
+      <c r="J77" s="35">
+        <v>1039.971</v>
+      </c>
+      <c r="K77" s="54">
+        <v>149.36099999999999</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A78" s="71" t="s">
+        <v>13</v>
+      </c>
+      <c r="B78" s="67" t="s">
+        <v>10</v>
+      </c>
+      <c r="C78" s="68"/>
+      <c r="D78" s="47">
+        <f>SUM(E78:K78)</f>
+        <v>356913.16200000001</v>
+      </c>
+      <c r="E78" s="47">
+        <f>SUM(E79:E83)</f>
+        <v>15514.155000000001</v>
+      </c>
+      <c r="F78" s="47">
+        <f t="shared" ref="F78:K78" si="42">SUM(F79:F83)</f>
+        <v>0.106</v>
+      </c>
+      <c r="G78" s="47">
+        <f t="shared" si="42"/>
+        <v>1270.5129999999999</v>
+      </c>
+      <c r="H78" s="47">
+        <f t="shared" si="42"/>
+        <v>14533.554</v>
+      </c>
+      <c r="I78" s="47">
+        <f t="shared" si="42"/>
+        <v>40733.135000000002</v>
+      </c>
+      <c r="J78" s="47">
+        <f t="shared" si="42"/>
+        <v>256429.29500000001</v>
+      </c>
+      <c r="K78" s="48">
+        <f t="shared" si="42"/>
+        <v>28432.403999999999</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="72"/>
+      <c r="B79" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C66" s="43">
+      <c r="C79" s="61">
         <v>2023</v>
       </c>
-      <c r="D66" s="29">
-[...28 lines deleted...]
-      <c r="C67" s="40">
+      <c r="D79" s="29">
+        <f t="shared" si="39"/>
+        <v>286130.22400000005</v>
+      </c>
+      <c r="E79" s="31">
+        <v>9568.1610000000001</v>
+      </c>
+      <c r="F79" s="31">
+        <v>0.106</v>
+      </c>
+      <c r="G79" s="31">
+        <v>1270.5129999999999</v>
+      </c>
+      <c r="H79" s="31">
+        <v>11159.287</v>
+      </c>
+      <c r="I79" s="31">
+        <v>36769.567000000003</v>
+      </c>
+      <c r="J79" s="31">
+        <v>204116.122</v>
+      </c>
+      <c r="K79" s="52">
+        <v>23246.573999999997</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="72"/>
+      <c r="B80" s="70"/>
+      <c r="C80" s="62">
         <v>2022</v>
       </c>
-      <c r="D67" s="29">
-[...28 lines deleted...]
-      <c r="C68" s="40">
+      <c r="D80" s="29">
+        <f t="shared" si="39"/>
+        <v>54801.846000000005</v>
+      </c>
+      <c r="E80" s="30">
+        <v>4883.1310000000003</v>
+      </c>
+      <c r="F80" s="33">
+        <v>0</v>
+      </c>
+      <c r="G80" s="32">
+        <v>0</v>
+      </c>
+      <c r="H80" s="31">
+        <v>3032.616</v>
+      </c>
+      <c r="I80" s="31">
+        <v>1879.0909999999999</v>
+      </c>
+      <c r="J80" s="31">
+        <v>40511.507000000005</v>
+      </c>
+      <c r="K80" s="52">
+        <v>4495.5010000000002</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="72"/>
+      <c r="B81" s="70"/>
+      <c r="C81" s="62">
         <v>2021</v>
       </c>
-      <c r="D68" s="29">
-[...3 lines deleted...]
-      <c r="E68" s="30">
+      <c r="D81" s="29">
+        <f t="shared" si="39"/>
+        <v>11438.186</v>
+      </c>
+      <c r="E81" s="30">
         <v>915.774</v>
       </c>
-      <c r="F68" s="33">
-[...8 lines deleted...]
-      <c r="I68" s="31">
+      <c r="F81" s="33">
+        <v>0</v>
+      </c>
+      <c r="G81" s="32">
+        <v>0</v>
+      </c>
+      <c r="H81" s="32">
+        <v>0</v>
+      </c>
+      <c r="I81" s="31">
         <v>2084.4769999999999</v>
       </c>
-      <c r="J68" s="31">
-[...9 lines deleted...]
-      <c r="C69" s="40">
+      <c r="J81" s="31">
+        <v>7896.9669999999996</v>
+      </c>
+      <c r="K81" s="52">
+        <v>540.96799999999996</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="72"/>
+      <c r="B82" s="70"/>
+      <c r="C82" s="62">
         <v>2020</v>
       </c>
-      <c r="D69" s="29">
-[...3 lines deleted...]
-      <c r="E69" s="30">
+      <c r="D82" s="29">
+        <f t="shared" si="39"/>
+        <v>2900.9700000000003</v>
+      </c>
+      <c r="E82" s="30">
         <v>62.451000000000001</v>
       </c>
-      <c r="F69" s="33">
-[...5 lines deleted...]
-      <c r="H69" s="31">
+      <c r="F82" s="33">
+        <v>0</v>
+      </c>
+      <c r="G82" s="32">
+        <v>0</v>
+      </c>
+      <c r="H82" s="31">
         <v>108.443</v>
       </c>
-      <c r="I69" s="32">
-[...12 lines deleted...]
-      <c r="C70" s="41">
+      <c r="I82" s="32">
+        <v>0</v>
+      </c>
+      <c r="J82" s="31">
+        <v>2730.076</v>
+      </c>
+      <c r="K82" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A83" s="74"/>
+      <c r="B83" s="76"/>
+      <c r="C83" s="63">
         <v>2019</v>
       </c>
-      <c r="D70" s="36">
-[...3 lines deleted...]
-      <c r="E70" s="37">
+      <c r="D83" s="36">
+        <f t="shared" si="39"/>
+        <v>1641.83</v>
+      </c>
+      <c r="E83" s="37">
         <v>84.638000000000005</v>
       </c>
-      <c r="F70" s="38">
-[...5 lines deleted...]
-      <c r="H70" s="35">
+      <c r="F83" s="38">
+        <v>0</v>
+      </c>
+      <c r="G83" s="39">
+        <v>0</v>
+      </c>
+      <c r="H83" s="35">
         <v>233.208</v>
       </c>
-      <c r="I70" s="39">
-[...5 lines deleted...]
-      <c r="K70" s="57">
+      <c r="I83" s="39">
+        <v>0</v>
+      </c>
+      <c r="J83" s="35">
+        <v>1174.623</v>
+      </c>
+      <c r="K83" s="54">
         <v>149.36099999999999</v>
       </c>
     </row>
-    <row r="71" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="B71" s="63" t="s">
+    <row r="84" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A84" s="71" t="s">
+        <v>9</v>
+      </c>
+      <c r="B84" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="C71" s="64"/>
-[...35 lines deleted...]
-      <c r="B72" s="69" t="s">
+      <c r="C84" s="68"/>
+      <c r="D84" s="47">
+        <f>SUM(E84:K84)</f>
+        <v>301463.62800000003</v>
+      </c>
+      <c r="E84" s="47">
+        <f>SUM(E85:E88)</f>
+        <v>14977.465</v>
+      </c>
+      <c r="F84" s="47">
+        <f t="shared" ref="F84:K84" si="43">SUM(F85:F88)</f>
+        <v>0</v>
+      </c>
+      <c r="G84" s="47">
+        <f t="shared" si="43"/>
+        <v>1371.8330000000001</v>
+      </c>
+      <c r="H84" s="47">
+        <f t="shared" si="43"/>
+        <v>12401.029</v>
+      </c>
+      <c r="I84" s="47">
+        <f t="shared" si="43"/>
+        <v>7366.1880000000001</v>
+      </c>
+      <c r="J84" s="47">
+        <f t="shared" si="43"/>
+        <v>233524.37100000001</v>
+      </c>
+      <c r="K84" s="48">
+        <f t="shared" si="43"/>
+        <v>31822.741999999998</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="72"/>
+      <c r="B85" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C72" s="43">
-[...31 lines deleted...]
-      <c r="C73" s="40">
+      <c r="C85" s="61">
         <v>2022</v>
       </c>
-      <c r="D73" s="29">
-[...28 lines deleted...]
-      <c r="C74" s="40">
+      <c r="D85" s="29">
+        <f t="shared" si="39"/>
+        <v>282836.23700000002</v>
+      </c>
+      <c r="E85" s="31">
+        <v>13906.39</v>
+      </c>
+      <c r="F85" s="32">
+        <v>0</v>
+      </c>
+      <c r="G85" s="31">
+        <v>1371.8330000000001</v>
+      </c>
+      <c r="H85" s="31">
+        <v>12059.378000000001</v>
+      </c>
+      <c r="I85" s="31">
+        <v>5278.5519999999997</v>
+      </c>
+      <c r="J85" s="31">
+        <v>219257.14600000001</v>
+      </c>
+      <c r="K85" s="52">
+        <v>30962.937999999998</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="72"/>
+      <c r="B86" s="70"/>
+      <c r="C86" s="62">
         <v>2021</v>
       </c>
-      <c r="D74" s="29">
-[...28 lines deleted...]
-      <c r="C75" s="40">
+      <c r="D86" s="29">
+        <f t="shared" si="39"/>
+        <v>13738.037</v>
+      </c>
+      <c r="E86" s="31">
+        <v>923.98599999999999</v>
+      </c>
+      <c r="F86" s="32">
+        <v>0</v>
+      </c>
+      <c r="G86" s="32">
+        <v>0</v>
+      </c>
+      <c r="H86" s="32">
+        <v>0</v>
+      </c>
+      <c r="I86" s="31">
+        <v>2087.636</v>
+      </c>
+      <c r="J86" s="31">
+        <v>10018.576000000001</v>
+      </c>
+      <c r="K86" s="52">
+        <v>707.83900000000006</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="72"/>
+      <c r="B87" s="70"/>
+      <c r="C87" s="62">
         <v>2020</v>
       </c>
-      <c r="D75" s="29">
-[...3 lines deleted...]
-      <c r="E75" s="30">
+      <c r="D87" s="29">
+        <f t="shared" si="39"/>
+        <v>3139.4269999999997</v>
+      </c>
+      <c r="E87" s="31">
         <v>62.451000000000001</v>
       </c>
-      <c r="F75" s="33">
-[...5 lines deleted...]
-      <c r="H75" s="31">
+      <c r="F87" s="32">
+        <v>0</v>
+      </c>
+      <c r="G87" s="32">
+        <v>0</v>
+      </c>
+      <c r="H87" s="31">
         <v>108.443</v>
       </c>
-      <c r="I75" s="32">
-[...12 lines deleted...]
-      <c r="C76" s="41">
+      <c r="I87" s="32">
+        <v>0</v>
+      </c>
+      <c r="J87" s="31">
+        <v>2968.5329999999999</v>
+      </c>
+      <c r="K87" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A88" s="74"/>
+      <c r="B88" s="76"/>
+      <c r="C88" s="63">
         <v>2019</v>
       </c>
-      <c r="D76" s="36">
-[...3 lines deleted...]
-      <c r="E76" s="37">
+      <c r="D88" s="36">
+        <f t="shared" si="39"/>
+        <v>1749.9269999999999</v>
+      </c>
+      <c r="E88" s="35">
         <v>84.638000000000005</v>
       </c>
-      <c r="F76" s="38">
-[...5 lines deleted...]
-      <c r="H76" s="35">
+      <c r="F88" s="39">
+        <v>0</v>
+      </c>
+      <c r="G88" s="39">
+        <v>0</v>
+      </c>
+      <c r="H88" s="35">
         <v>233.208</v>
       </c>
-      <c r="I76" s="39">
-[...13 lines deleted...]
-      <c r="B77" s="63" t="s">
+      <c r="I88" s="39">
+        <v>0</v>
+      </c>
+      <c r="J88" s="35">
+        <v>1280.116</v>
+      </c>
+      <c r="K88" s="54">
+        <v>151.965</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A89" s="71" t="s">
+        <v>8</v>
+      </c>
+      <c r="B89" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="C77" s="64"/>
-[...35 lines deleted...]
-      <c r="B78" s="69" t="s">
+      <c r="C89" s="68"/>
+      <c r="D89" s="47">
+        <f>SUM(E89:K89)</f>
+        <v>294559.08899999998</v>
+      </c>
+      <c r="E89" s="47">
+        <f>SUM(E90:E93)</f>
+        <v>16294.25</v>
+      </c>
+      <c r="F89" s="47">
+        <f t="shared" ref="F89:K89" si="44">SUM(F90:F93)</f>
+        <v>0</v>
+      </c>
+      <c r="G89" s="47">
+        <f t="shared" si="44"/>
+        <v>1288.252</v>
+      </c>
+      <c r="H89" s="47">
+        <f t="shared" si="44"/>
+        <v>13679.625</v>
+      </c>
+      <c r="I89" s="47">
+        <f t="shared" si="44"/>
+        <v>20861.147000000001</v>
+      </c>
+      <c r="J89" s="47">
+        <f t="shared" si="44"/>
+        <v>217729.38699999999</v>
+      </c>
+      <c r="K89" s="48">
+        <f t="shared" si="44"/>
+        <v>24706.427999999996</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="72"/>
+      <c r="B90" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C78" s="43">
+      <c r="C90" s="61">
         <v>2022</v>
       </c>
-      <c r="D78" s="29">
-[...28 lines deleted...]
-      <c r="C79" s="40">
+      <c r="D90" s="29">
+        <f t="shared" si="39"/>
+        <v>271495.56699999998</v>
+      </c>
+      <c r="E90" s="30">
+        <v>15089.825999999999</v>
+      </c>
+      <c r="F90" s="33">
+        <v>0</v>
+      </c>
+      <c r="G90" s="31">
+        <v>1288.252</v>
+      </c>
+      <c r="H90" s="31">
+        <v>13327.377</v>
+      </c>
+      <c r="I90" s="31">
+        <v>18544.469000000001</v>
+      </c>
+      <c r="J90" s="31">
+        <v>199440.87299999999</v>
+      </c>
+      <c r="K90" s="52">
+        <v>23804.77</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="72"/>
+      <c r="B91" s="70"/>
+      <c r="C91" s="62">
         <v>2021</v>
       </c>
-      <c r="D79" s="29">
-[...28 lines deleted...]
-      <c r="C80" s="40">
+      <c r="D91" s="29">
+        <f t="shared" si="39"/>
+        <v>17383.021000000001</v>
+      </c>
+      <c r="E91" s="30">
+        <v>1057.335</v>
+      </c>
+      <c r="F91" s="33">
+        <v>0</v>
+      </c>
+      <c r="G91" s="32">
+        <v>0</v>
+      </c>
+      <c r="H91" s="31">
+        <v>10.597</v>
+      </c>
+      <c r="I91" s="31">
+        <v>2316.6779999999999</v>
+      </c>
+      <c r="J91" s="31">
+        <v>13253.392</v>
+      </c>
+      <c r="K91" s="52">
+        <v>745.01900000000001</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="72"/>
+      <c r="B92" s="70"/>
+      <c r="C92" s="62">
         <v>2020</v>
       </c>
-      <c r="D80" s="29">
-[...3 lines deleted...]
-      <c r="E80" s="31">
+      <c r="D92" s="29">
+        <f t="shared" si="39"/>
+        <v>3647.482</v>
+      </c>
+      <c r="E92" s="30">
         <v>62.451000000000001</v>
       </c>
-      <c r="F80" s="32">
-[...5 lines deleted...]
-      <c r="H80" s="31">
+      <c r="F92" s="33">
+        <v>0</v>
+      </c>
+      <c r="G92" s="32">
+        <v>0</v>
+      </c>
+      <c r="H92" s="31">
         <v>108.443</v>
       </c>
-      <c r="I80" s="32">
-[...12 lines deleted...]
-      <c r="C81" s="41">
+      <c r="I92" s="32">
+        <v>0</v>
+      </c>
+      <c r="J92" s="31">
+        <v>3476.5880000000002</v>
+      </c>
+      <c r="K92" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A93" s="74"/>
+      <c r="B93" s="76"/>
+      <c r="C93" s="63">
         <v>2019</v>
       </c>
-      <c r="D81" s="36">
-[...3 lines deleted...]
-      <c r="E81" s="35">
+      <c r="D93" s="36">
+        <f t="shared" si="39"/>
+        <v>2033.0189999999957</v>
+      </c>
+      <c r="E93" s="37">
         <v>84.638000000000005</v>
       </c>
-      <c r="F81" s="39">
-[...5 lines deleted...]
-      <c r="H81" s="35">
+      <c r="F93" s="38">
+        <v>0</v>
+      </c>
+      <c r="G93" s="39">
+        <v>0</v>
+      </c>
+      <c r="H93" s="35">
         <v>233.208</v>
       </c>
-      <c r="I81" s="39">
-[...13 lines deleted...]
-      <c r="B82" s="63" t="s">
+      <c r="I93" s="39">
+        <v>0</v>
+      </c>
+      <c r="J93" s="35">
+        <v>1558.5340000000001</v>
+      </c>
+      <c r="K93" s="54">
+        <v>156.63899999999558</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A94" s="71" t="s">
+        <v>7</v>
+      </c>
+      <c r="B94" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="C82" s="64"/>
-[...35 lines deleted...]
-      <c r="B83" s="69" t="s">
+      <c r="C94" s="68"/>
+      <c r="D94" s="47">
+        <f>SUM(E94:K94)</f>
+        <v>287713.06199999998</v>
+      </c>
+      <c r="E94" s="47">
+        <f>SUM(E95:E98)</f>
+        <v>18271.041000000001</v>
+      </c>
+      <c r="F94" s="47">
+        <f t="shared" ref="F94:K94" si="45">SUM(F95:F98)</f>
+        <v>0</v>
+      </c>
+      <c r="G94" s="47">
+        <f t="shared" si="45"/>
+        <v>1216.721</v>
+      </c>
+      <c r="H94" s="47">
+        <f t="shared" si="45"/>
+        <v>10888.895</v>
+      </c>
+      <c r="I94" s="47">
+        <f t="shared" si="45"/>
+        <v>18561.225999999999</v>
+      </c>
+      <c r="J94" s="47">
+        <f t="shared" si="45"/>
+        <v>220421.533</v>
+      </c>
+      <c r="K94" s="48">
+        <f t="shared" si="45"/>
+        <v>18353.646000000022</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="72"/>
+      <c r="B95" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C83" s="43">
+      <c r="C95" s="61">
         <v>2022</v>
       </c>
-      <c r="D83" s="29">
-[...28 lines deleted...]
-      <c r="C84" s="40">
+      <c r="D95" s="29">
+        <f t="shared" si="39"/>
+        <v>257628.52900000001</v>
+      </c>
+      <c r="E95" s="30">
+        <v>16614.269</v>
+      </c>
+      <c r="F95" s="33">
+        <v>0</v>
+      </c>
+      <c r="G95" s="31">
+        <v>1216.721</v>
+      </c>
+      <c r="H95" s="31">
+        <v>10459.450000000001</v>
+      </c>
+      <c r="I95" s="31">
+        <v>15334.236999999999</v>
+      </c>
+      <c r="J95" s="31">
+        <v>196663.35</v>
+      </c>
+      <c r="K95" s="52">
+        <v>17340.502</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="72"/>
+      <c r="B96" s="70"/>
+      <c r="C96" s="62">
         <v>2021</v>
       </c>
-      <c r="D84" s="29">
-[...28 lines deleted...]
-      <c r="C85" s="40">
+      <c r="D96" s="29">
+        <f t="shared" si="39"/>
+        <v>23055.387999999999</v>
+      </c>
+      <c r="E96" s="30">
+        <v>1509.684</v>
+      </c>
+      <c r="F96" s="33">
+        <v>0</v>
+      </c>
+      <c r="G96" s="32">
+        <v>0</v>
+      </c>
+      <c r="H96" s="31">
+        <v>65.793999999999997</v>
+      </c>
+      <c r="I96" s="31">
+        <v>3226.989</v>
+      </c>
+      <c r="J96" s="31">
+        <v>17396.927</v>
+      </c>
+      <c r="K96" s="52">
+        <v>855.99400000000003</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="72"/>
+      <c r="B97" s="70"/>
+      <c r="C97" s="62">
         <v>2020</v>
       </c>
-      <c r="D85" s="29">
-[...28 lines deleted...]
-      <c r="C86" s="41">
+      <c r="D97" s="29">
+        <f t="shared" si="39"/>
+        <v>4504.6309999999994</v>
+      </c>
+      <c r="E97" s="30">
+        <v>62.45</v>
+      </c>
+      <c r="F97" s="33">
+        <v>0</v>
+      </c>
+      <c r="G97" s="32">
+        <v>0</v>
+      </c>
+      <c r="H97" s="31">
+        <v>123.289</v>
+      </c>
+      <c r="I97" s="32">
+        <v>0</v>
+      </c>
+      <c r="J97" s="31">
+        <v>4318.8919999999998</v>
+      </c>
+      <c r="K97" s="53">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A98" s="74"/>
+      <c r="B98" s="76"/>
+      <c r="C98" s="63">
         <v>2019</v>
       </c>
-      <c r="D86" s="36">
-[...3 lines deleted...]
-      <c r="E86" s="37">
+      <c r="D98" s="36">
+        <f t="shared" si="39"/>
+        <v>2524.5140000000233</v>
+      </c>
+      <c r="E98" s="37">
         <v>84.638000000000005</v>
       </c>
-      <c r="F86" s="38">
-[...22 lines deleted...]
-      <c r="B87" s="63" t="s">
+      <c r="F98" s="38">
+        <v>0</v>
+      </c>
+      <c r="G98" s="39">
+        <v>0</v>
+      </c>
+      <c r="H98" s="35">
+        <v>240.36199999999999</v>
+      </c>
+      <c r="I98" s="39">
+        <v>0</v>
+      </c>
+      <c r="J98" s="35">
+        <v>2042.364</v>
+      </c>
+      <c r="K98" s="54">
+        <v>157.15000000002328</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="71" t="s">
+        <v>6</v>
+      </c>
+      <c r="B99" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="C87" s="64"/>
-[...35 lines deleted...]
-      <c r="B88" s="69" t="s">
+      <c r="C99" s="68"/>
+      <c r="D99" s="47">
+        <f>SUM(E99:K99)</f>
+        <v>386192.42399999994</v>
+      </c>
+      <c r="E99" s="47">
+        <f>SUM(E100:E103)</f>
+        <v>18699.284</v>
+      </c>
+      <c r="F99" s="47">
+        <f t="shared" ref="F99:K99" si="46">SUM(F100:F103)</f>
+        <v>2.335</v>
+      </c>
+      <c r="G99" s="47">
+        <f t="shared" si="46"/>
+        <v>3730.98</v>
+      </c>
+      <c r="H99" s="47">
+        <f t="shared" si="46"/>
+        <v>12913.542000000001</v>
+      </c>
+      <c r="I99" s="47">
+        <f t="shared" si="46"/>
+        <v>39836.946000000004</v>
+      </c>
+      <c r="J99" s="47">
+        <f t="shared" si="46"/>
+        <v>272519.90699999995</v>
+      </c>
+      <c r="K99" s="48">
+        <f t="shared" si="46"/>
+        <v>38489.430000000008</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="72"/>
+      <c r="B100" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C88" s="43">
+      <c r="C100" s="61">
         <v>2022</v>
       </c>
-      <c r="D88" s="29">
-[...138 lines deleted...]
-        <f t="shared" ref="F92:K92" si="44">SUM(F93:F96)</f>
+      <c r="D100" s="29">
+        <f t="shared" si="39"/>
+        <v>336539.57900000003</v>
+      </c>
+      <c r="E100" s="30">
+        <v>15276.710999999999</v>
+      </c>
+      <c r="F100" s="30">
         <v>2.335</v>
       </c>
-      <c r="G92" s="50">
-[...38 lines deleted...]
-      <c r="G93" s="31">
+      <c r="G100" s="31">
         <v>3436.5509999999999</v>
       </c>
-      <c r="H93" s="31">
+      <c r="H100" s="31">
         <v>12043.226000000001</v>
       </c>
-      <c r="I93" s="31">
+      <c r="I100" s="31">
         <v>34638.264000000003</v>
       </c>
-      <c r="J93" s="31">
+      <c r="J100" s="31">
         <v>236283.07399999999</v>
       </c>
-      <c r="K93" s="55">
+      <c r="K100" s="52">
         <f>34864.088-2.335</f>
         <v>34861.753000000004</v>
       </c>
     </row>
-    <row r="94" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C94" s="40">
+    <row r="101" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="72"/>
+      <c r="B101" s="70"/>
+      <c r="C101" s="62">
         <v>2021</v>
       </c>
-      <c r="D94" s="29">
-        <f t="shared" si="37"/>
+      <c r="D101" s="29">
+        <f t="shared" si="39"/>
         <v>42012.832999999999</v>
       </c>
-      <c r="E94" s="30">
+      <c r="E101" s="30">
         <v>3372.6970000000001</v>
       </c>
-      <c r="F94" s="33">
-[...2 lines deleted...]
-      <c r="G94" s="31">
+      <c r="F101" s="33">
+        <v>0</v>
+      </c>
+      <c r="G101" s="31">
         <v>294.42899999999997</v>
       </c>
-      <c r="H94" s="31">
+      <c r="H101" s="31">
         <v>504.25700000000001</v>
       </c>
-      <c r="I94" s="31">
+      <c r="I101" s="31">
         <v>5198.6820000000007</v>
       </c>
-      <c r="J94" s="31">
+      <c r="J101" s="31">
         <v>29471.418000000001</v>
       </c>
-      <c r="K94" s="55">
+      <c r="K101" s="52">
         <v>3171.35</v>
       </c>
     </row>
-    <row r="95" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C95" s="40">
+    <row r="102" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="72"/>
+      <c r="B102" s="70"/>
+      <c r="C102" s="62">
         <v>2020</v>
       </c>
-      <c r="D95" s="29">
-        <f t="shared" si="37"/>
+      <c r="D102" s="29">
+        <f t="shared" si="39"/>
         <v>4999.9260000000004</v>
       </c>
-      <c r="E95" s="30">
+      <c r="E102" s="30">
         <v>43.792999999999999</v>
       </c>
-      <c r="F95" s="33">
-[...5 lines deleted...]
-      <c r="H95" s="31">
+      <c r="F102" s="33">
+        <v>0</v>
+      </c>
+      <c r="G102" s="32">
+        <v>0</v>
+      </c>
+      <c r="H102" s="31">
         <v>80.885000000000005</v>
       </c>
-      <c r="I95" s="32">
-[...2 lines deleted...]
-      <c r="J95" s="31">
+      <c r="I102" s="32">
+        <v>0</v>
+      </c>
+      <c r="J102" s="31">
         <v>4653.5770000000002</v>
       </c>
-      <c r="K95" s="55">
+      <c r="K102" s="52">
         <v>221.67099999999999</v>
       </c>
     </row>
-    <row r="96" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C96" s="41">
+    <row r="103" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="74"/>
+      <c r="B103" s="76"/>
+      <c r="C103" s="63">
         <v>2019</v>
       </c>
-      <c r="D96" s="36">
-        <f t="shared" si="37"/>
+      <c r="D103" s="36">
+        <f t="shared" si="39"/>
         <v>2637.7510000000002</v>
       </c>
-      <c r="E96" s="37">
+      <c r="E103" s="37">
         <v>6.0830000000000002</v>
       </c>
-      <c r="F96" s="38">
-[...5 lines deleted...]
-      <c r="H96" s="35">
+      <c r="F103" s="38">
+        <v>0</v>
+      </c>
+      <c r="G103" s="39">
+        <v>0</v>
+      </c>
+      <c r="H103" s="35">
         <v>285.17399999999998</v>
       </c>
-      <c r="I96" s="39">
-[...2 lines deleted...]
-      <c r="J96" s="35">
+      <c r="I103" s="39">
+        <v>0</v>
+      </c>
+      <c r="J103" s="35">
         <v>2111.8380000000002</v>
       </c>
-      <c r="K96" s="57">
+      <c r="K103" s="54">
         <v>234.65600000000001</v>
       </c>
     </row>
-    <row r="97" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A97" s="65" t="s">
+    <row r="104" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A104" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="B97" s="63" t="s">
+      <c r="B104" s="67" t="s">
         <v>10</v>
       </c>
-      <c r="C97" s="64"/>
-[...1 lines deleted...]
-        <f>SUM(E97:K97)</f>
+      <c r="C104" s="68"/>
+      <c r="D104" s="47">
+        <f>SUM(E104:K104)</f>
         <v>356069.739</v>
       </c>
-      <c r="E97" s="50">
-        <f>SUM(E98:E100)</f>
+      <c r="E104" s="47">
+        <f>SUM(E105:E107)</f>
         <v>26194.791000000001</v>
       </c>
-      <c r="F97" s="50">
-        <f t="shared" ref="F97:K97" si="45">SUM(F98:F100)</f>
+      <c r="F104" s="47">
+        <f t="shared" ref="F104:K104" si="47">SUM(F105:F107)</f>
         <v>0.88700000000000001</v>
       </c>
-      <c r="G97" s="50">
-        <f t="shared" si="45"/>
+      <c r="G104" s="47">
+        <f t="shared" si="47"/>
         <v>11899.191000000001</v>
       </c>
-      <c r="H97" s="50">
-        <f t="shared" si="45"/>
+      <c r="H104" s="47">
+        <f t="shared" si="47"/>
         <v>10728.358</v>
       </c>
-      <c r="I97" s="50">
-        <f t="shared" si="45"/>
+      <c r="I104" s="47">
+        <f t="shared" si="47"/>
         <v>17510.829000000002</v>
       </c>
-      <c r="J97" s="50">
-        <f t="shared" si="45"/>
+      <c r="J104" s="47">
+        <f t="shared" si="47"/>
         <v>238976.93800000002</v>
       </c>
-      <c r="K97" s="51">
-        <f t="shared" si="45"/>
+      <c r="K104" s="48">
+        <f t="shared" si="47"/>
         <v>50758.745000000003</v>
       </c>
     </row>
-    <row r="98" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B98" s="69" t="s">
+    <row r="105" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="72"/>
+      <c r="B105" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="C98" s="43">
+      <c r="C105" s="61">
         <v>2021</v>
       </c>
-      <c r="D98" s="34">
-        <f t="shared" si="37"/>
+      <c r="D105" s="34">
+        <f t="shared" si="39"/>
         <v>347726.69300000003</v>
       </c>
-      <c r="E98" s="31">
+      <c r="E105" s="31">
         <v>26144.915000000001</v>
       </c>
-      <c r="F98" s="31">
+      <c r="F105" s="31">
         <v>0.88700000000000001</v>
       </c>
-      <c r="G98" s="31">
+      <c r="G105" s="31">
         <v>11899.191000000001</v>
       </c>
-      <c r="H98" s="31">
+      <c r="H105" s="31">
         <v>10362.298000000001</v>
       </c>
-      <c r="I98" s="31">
+      <c r="I105" s="31">
         <v>17510.829000000002</v>
       </c>
-      <c r="J98" s="31">
+      <c r="J105" s="31">
         <v>231303.70600000001</v>
       </c>
-      <c r="K98" s="55">
+      <c r="K105" s="52">
         <f>50506.641-0.887</f>
         <v>50505.754000000001</v>
       </c>
     </row>
-    <row r="99" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C99" s="40">
+    <row r="106" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="72"/>
+      <c r="B106" s="70"/>
+      <c r="C106" s="62">
         <v>2020</v>
       </c>
-      <c r="D99" s="34">
-        <f t="shared" si="37"/>
+      <c r="D106" s="34">
+        <f t="shared" si="39"/>
         <v>5635.3130000000001</v>
       </c>
-      <c r="E99" s="31">
+      <c r="E106" s="31">
         <v>43.792999999999999</v>
       </c>
-      <c r="F99" s="32">
-[...5 lines deleted...]
-      <c r="H99" s="31">
+      <c r="F106" s="32">
+        <v>0</v>
+      </c>
+      <c r="G106" s="32">
+        <v>0</v>
+      </c>
+      <c r="H106" s="31">
         <v>138.13200000000001</v>
       </c>
-      <c r="I99" s="32">
-[...2 lines deleted...]
-      <c r="J99" s="31">
+      <c r="I106" s="32">
+        <v>0</v>
+      </c>
+      <c r="J106" s="31">
         <v>5434.7250000000004</v>
       </c>
-      <c r="K99" s="55">
+      <c r="K106" s="52">
         <v>18.663</v>
       </c>
     </row>
-    <row r="100" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="C100" s="58">
+    <row r="107" spans="1:11" s="7" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A107" s="73"/>
+      <c r="B107" s="75"/>
+      <c r="C107" s="64">
         <v>2019</v>
       </c>
-      <c r="D100" s="59">
-        <f t="shared" si="37"/>
+      <c r="D107" s="55">
+        <f t="shared" si="39"/>
         <v>2706.846</v>
       </c>
-      <c r="E100" s="60">
+      <c r="E107" s="56">
         <v>6.0830000000000002</v>
       </c>
-      <c r="F100" s="61">
-[...5 lines deleted...]
-      <c r="H100" s="60">
+      <c r="F107" s="57">
+        <v>0</v>
+      </c>
+      <c r="G107" s="57">
+        <v>0</v>
+      </c>
+      <c r="H107" s="56">
         <v>227.928</v>
       </c>
-      <c r="I100" s="61">
-[...2 lines deleted...]
-      <c r="J100" s="60">
+      <c r="I107" s="57">
+        <v>0</v>
+      </c>
+      <c r="J107" s="56">
         <v>2238.5070000000001</v>
       </c>
-      <c r="K100" s="62">
+      <c r="K107" s="58">
         <v>234.328</v>
       </c>
     </row>
-    <row r="101" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-    <row r="102" spans="1:11" hidden="1" x14ac:dyDescent="0.25"/>
+    <row r="108" spans="1:11" s="7" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="E108" s="12"/>
+    </row>
+    <row r="109" spans="1:11" hidden="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sortState ref="C4:K10">
     <sortCondition descending="1" ref="C10"/>
   </sortState>
-  <mergeCells count="52">
+  <mergeCells count="55">
     <mergeCell ref="A1:K1"/>
-    <mergeCell ref="A5:A11"/>
-[...5 lines deleted...]
-    <mergeCell ref="B82:C82"/>
+    <mergeCell ref="A12:A18"/>
+    <mergeCell ref="B13:B18"/>
+    <mergeCell ref="B60:C60"/>
+    <mergeCell ref="B104:C104"/>
+    <mergeCell ref="B99:C99"/>
+    <mergeCell ref="B94:C94"/>
+    <mergeCell ref="B89:C89"/>
     <mergeCell ref="E3:K3"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="A3:C4"/>
+    <mergeCell ref="B33:C33"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="B19:C19"/>
+    <mergeCell ref="B61:B65"/>
+    <mergeCell ref="B53:C53"/>
+    <mergeCell ref="A89:A93"/>
+    <mergeCell ref="B47:B52"/>
+    <mergeCell ref="B90:B93"/>
+    <mergeCell ref="B84:C84"/>
+    <mergeCell ref="B78:C78"/>
+    <mergeCell ref="A66:A71"/>
+    <mergeCell ref="B67:B71"/>
+    <mergeCell ref="A60:A65"/>
+    <mergeCell ref="A104:A107"/>
+    <mergeCell ref="A84:A88"/>
+    <mergeCell ref="A33:A38"/>
+    <mergeCell ref="B105:B107"/>
+    <mergeCell ref="B85:B88"/>
+    <mergeCell ref="A99:A103"/>
+    <mergeCell ref="B100:B103"/>
+    <mergeCell ref="A78:A83"/>
+    <mergeCell ref="B79:B83"/>
+    <mergeCell ref="A53:A59"/>
+    <mergeCell ref="B54:B59"/>
+    <mergeCell ref="A94:A98"/>
+    <mergeCell ref="B95:B98"/>
+    <mergeCell ref="A72:A77"/>
+    <mergeCell ref="B73:B77"/>
+    <mergeCell ref="A46:A52"/>
+    <mergeCell ref="A5:A11"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="B6:B11"/>
     <mergeCell ref="B12:C12"/>
-    <mergeCell ref="B54:B58"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="B66:C66"/>
     <mergeCell ref="B46:C46"/>
-    <mergeCell ref="B32:C32"/>
-[...7 lines deleted...]
-    <mergeCell ref="B27:B31"/>
+    <mergeCell ref="B39:C39"/>
     <mergeCell ref="A19:A25"/>
     <mergeCell ref="B20:B25"/>
-    <mergeCell ref="A65:A70"/>
-    <mergeCell ref="B66:B70"/>
     <mergeCell ref="A39:A45"/>
-    <mergeCell ref="A82:A86"/>
     <mergeCell ref="B40:B45"/>
-    <mergeCell ref="B83:B86"/>
-[...18 lines deleted...]
-    <mergeCell ref="B88:B91"/>
+    <mergeCell ref="B34:B38"/>
+    <mergeCell ref="A26:A32"/>
+    <mergeCell ref="B27:B32"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.98425196850393704" right="0.98425196850393704" top="0.78740157480314965" bottom="0.39370078740157483" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" fitToHeight="2" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <rowBreaks count="3" manualBreakCount="3">
-    <brk id="31" max="16383" man="1"/>
-[...1 lines deleted...]
-    <brk id="81" max="16383" man="1"/>
+    <brk id="38" max="16383" man="1"/>
+    <brk id="65" max="16383" man="1"/>
+    <brk id="88" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q114"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="1" ySplit="13" topLeftCell="B14" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A14" sqref="A14"/>
-      <selection pane="bottomRight" activeCell="B14" sqref="B14"/>
+      <selection pane="bottomRight" activeCell="N4" sqref="N4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="5" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="7" bestFit="1" customWidth="1"/>
     <col min="3" max="7" width="10.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="7" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="10" max="11" width="11" style="7" bestFit="1" customWidth="1"/>
     <col min="12" max="14" width="10.140625" style="7" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="3.7109375" style="7" customWidth="1"/>
     <col min="16" max="17" width="0" style="7" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="9.140625" style="7" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="26" t="s">
         <v>23</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
       <c r="F1" s="26"/>
@@ -5107,429 +5612,477 @@
       <c r="F3" s="24">
         <v>45778</v>
       </c>
       <c r="G3" s="24">
         <v>45809</v>
       </c>
       <c r="H3" s="24">
         <v>45839</v>
       </c>
       <c r="I3" s="24">
         <v>45870</v>
       </c>
       <c r="J3" s="24">
         <v>45901</v>
       </c>
       <c r="K3" s="25">
         <v>45931</v>
       </c>
       <c r="L3" s="25">
         <v>45962</v>
       </c>
       <c r="M3" s="25">
         <v>45992</v>
       </c>
       <c r="N3" s="25">
-        <v>45658</v>
+        <v>46023</v>
       </c>
     </row>
     <row r="4" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="6" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="1">
         <f>SUM(B5:B12)</f>
         <v>627295.80131999997</v>
       </c>
       <c r="C4" s="1">
         <f t="shared" ref="C4:N4" si="0">SUM(C5:C12)</f>
         <v>704712.98706000007</v>
       </c>
       <c r="D4" s="1">
         <f t="shared" si="0"/>
         <v>730614.76540999988</v>
       </c>
       <c r="E4" s="1">
         <f t="shared" si="0"/>
         <v>673396.94831000001</v>
       </c>
       <c r="F4" s="1">
         <f t="shared" si="0"/>
         <v>639160.31929000001</v>
       </c>
       <c r="G4" s="1">
         <f t="shared" si="0"/>
         <v>636426.17893000005</v>
       </c>
       <c r="H4" s="1">
         <f t="shared" si="0"/>
         <v>583635.65486999997</v>
       </c>
       <c r="I4" s="1">
         <f t="shared" si="0"/>
         <v>580969.39426000009</v>
       </c>
       <c r="J4" s="1">
         <f t="shared" si="0"/>
         <v>577269.75</v>
       </c>
       <c r="K4" s="1">
         <f t="shared" si="0"/>
         <v>576465.40700000001</v>
       </c>
       <c r="L4" s="1">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>651830.9580000001</v>
       </c>
       <c r="M4" s="1">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>589295.56700000004</v>
       </c>
       <c r="N4" s="1">
         <f t="shared" si="0"/>
-        <v>0</v>
+        <v>552620.48199999996</v>
       </c>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="2">
         <v>3169.4140000000002</v>
       </c>
       <c r="C5" s="2">
         <v>2495.9540000000002</v>
       </c>
       <c r="D5" s="2">
         <v>2807.7669999999998</v>
       </c>
       <c r="E5" s="2">
         <v>2173.0479999999998</v>
       </c>
       <c r="F5" s="2">
         <v>1865.213</v>
       </c>
       <c r="G5" s="2">
         <v>1714.961</v>
       </c>
       <c r="H5" s="2">
         <v>1750.3889999999999</v>
       </c>
       <c r="I5" s="2">
         <v>1672.768</v>
       </c>
       <c r="J5" s="2">
         <v>1614.2360000000001</v>
       </c>
       <c r="K5" s="2">
         <v>1725.355</v>
       </c>
-      <c r="L5" s="2"/>
-[...1 lines deleted...]
-      <c r="N5" s="2"/>
+      <c r="L5" s="2">
+        <v>2267.0639999999999</v>
+      </c>
+      <c r="M5" s="2">
+        <v>2216.4720000000002</v>
+      </c>
+      <c r="N5" s="2">
+        <v>2205.636</v>
+      </c>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="9" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="28">
         <v>0</v>
       </c>
       <c r="C6" s="28">
         <v>0</v>
       </c>
       <c r="D6" s="2">
         <v>1.155</v>
       </c>
       <c r="E6" s="28">
         <v>0</v>
       </c>
       <c r="F6" s="2">
         <v>1.9710000000000001</v>
       </c>
       <c r="G6" s="2">
         <v>0.59199999999999997</v>
       </c>
       <c r="H6" s="28">
         <v>0</v>
       </c>
       <c r="I6" s="28">
         <v>0</v>
       </c>
       <c r="J6" s="28">
         <v>0</v>
       </c>
       <c r="K6" s="2">
         <v>3.2130000000000001</v>
       </c>
-      <c r="L6" s="28"/>
-[...1 lines deleted...]
-      <c r="N6" s="28"/>
+      <c r="L6" s="28">
+        <v>4.2839999999999998</v>
+      </c>
+      <c r="M6" s="28">
+        <v>4.2839999999999998</v>
+      </c>
+      <c r="N6" s="28">
+        <v>4.2839999999999998</v>
+      </c>
     </row>
     <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="3">
         <v>2746.2739999999999</v>
       </c>
       <c r="C7" s="3">
         <v>1885.28</v>
       </c>
       <c r="D7" s="3">
         <v>2080.5250000000001</v>
       </c>
       <c r="E7" s="3">
         <v>2583.212</v>
       </c>
       <c r="F7" s="3">
         <v>2622.07</v>
       </c>
       <c r="G7" s="2">
         <v>2318.328</v>
       </c>
       <c r="H7" s="3">
         <v>2289.413</v>
       </c>
       <c r="I7" s="3">
         <v>2067.2069999999999</v>
       </c>
       <c r="J7" s="3">
         <v>2387.498</v>
       </c>
       <c r="K7" s="3">
         <v>2118.4650000000001</v>
       </c>
-      <c r="L7" s="3"/>
-[...1 lines deleted...]
-      <c r="N7" s="3"/>
+      <c r="L7" s="3">
+        <v>2521.7170000000001</v>
+      </c>
+      <c r="M7" s="3">
+        <v>3654.8409999999999</v>
+      </c>
+      <c r="N7" s="3">
+        <v>2857.4189999999999</v>
+      </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B8" s="3">
         <v>56211.42</v>
       </c>
       <c r="C8" s="3">
         <v>59493.887000000002</v>
       </c>
       <c r="D8" s="3">
         <v>62871.360999999997</v>
       </c>
       <c r="E8" s="3">
         <v>61410.35</v>
       </c>
       <c r="F8" s="3">
         <v>60950.097000000002</v>
       </c>
       <c r="G8" s="3">
         <v>63501.453999999998</v>
       </c>
       <c r="H8" s="3">
         <v>61668.239000000001</v>
       </c>
       <c r="I8" s="3">
         <v>61523.953000000001</v>
       </c>
       <c r="J8" s="3">
         <v>59209.53</v>
       </c>
       <c r="K8" s="3">
         <v>59614.595000000001</v>
       </c>
-      <c r="L8" s="3"/>
-[...1 lines deleted...]
-      <c r="N8" s="3"/>
+      <c r="L8" s="3">
+        <v>57465.762000000002</v>
+      </c>
+      <c r="M8" s="3">
+        <v>56470.305</v>
+      </c>
+      <c r="N8" s="3">
+        <v>55521.392</v>
+      </c>
     </row>
     <row r="9" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A9" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="3">
         <v>2276.058</v>
       </c>
       <c r="C9" s="3">
         <v>15993.47</v>
       </c>
       <c r="D9" s="3">
         <v>14394.174000000001</v>
       </c>
       <c r="E9" s="3">
         <v>11303.099</v>
       </c>
       <c r="F9" s="3">
         <v>10756.151</v>
       </c>
       <c r="G9" s="3">
         <v>8140.6639999999998</v>
       </c>
       <c r="H9" s="3">
         <v>6556.7610000000004</v>
       </c>
       <c r="I9" s="3">
         <v>7023.0789999999997</v>
       </c>
       <c r="J9" s="3">
         <v>6912.7820000000002</v>
       </c>
       <c r="K9" s="3">
         <v>6727.0370000000003</v>
       </c>
-      <c r="L9" s="3"/>
-[...1 lines deleted...]
-      <c r="N9" s="3"/>
+      <c r="L9" s="3">
+        <v>9729.2440000000006</v>
+      </c>
+      <c r="M9" s="3">
+        <v>9693.4789999999994</v>
+      </c>
+      <c r="N9" s="3">
+        <v>4326.1099999999997</v>
+      </c>
     </row>
     <row r="10" spans="1:14" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="3">
         <v>5969.768</v>
       </c>
       <c r="C10" s="3">
         <v>46508</v>
       </c>
       <c r="D10" s="3">
         <v>54591.071000000004</v>
       </c>
       <c r="E10" s="3">
         <v>44129.279999999999</v>
       </c>
       <c r="F10" s="3">
         <v>35613.06</v>
       </c>
       <c r="G10" s="3">
         <v>29448.795999999998</v>
       </c>
       <c r="H10" s="3">
         <v>22388.344000000001</v>
       </c>
       <c r="I10" s="3">
         <v>20250.740000000002</v>
       </c>
       <c r="J10" s="3">
         <v>18038.973000000002</v>
       </c>
       <c r="K10" s="3">
         <v>20803.612000000001</v>
       </c>
-      <c r="L10" s="3"/>
-[...1 lines deleted...]
-      <c r="N10" s="3"/>
+      <c r="L10" s="3">
+        <v>33496.667000000001</v>
+      </c>
+      <c r="M10" s="3">
+        <v>35711.917000000001</v>
+      </c>
+      <c r="N10" s="3">
+        <v>12604.800999999999</v>
+      </c>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" s="9" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="3">
         <v>511613.82432000001</v>
       </c>
       <c r="C11" s="3">
         <v>529812.06906000001</v>
       </c>
       <c r="D11" s="3">
         <v>543967.87040999997</v>
       </c>
       <c r="E11" s="3">
         <v>506376.01331000001</v>
       </c>
       <c r="F11" s="3">
         <v>491015.59529000003</v>
       </c>
       <c r="G11" s="3">
         <v>497439.17093000002</v>
       </c>
       <c r="H11" s="3">
         <v>453099.88987000001</v>
       </c>
       <c r="I11" s="3">
         <v>452854.07526000001</v>
       </c>
       <c r="J11" s="3">
         <v>453520.90700000001</v>
       </c>
       <c r="K11" s="3">
         <v>441199.93199999997</v>
       </c>
-      <c r="L11" s="3"/>
-[...1 lines deleted...]
-      <c r="N11" s="3"/>
+      <c r="L11" s="3">
+        <v>498842.91</v>
+      </c>
+      <c r="M11" s="3">
+        <v>431962.90500000003</v>
+      </c>
+      <c r="N11" s="3">
+        <v>428353.89500000002</v>
+      </c>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="3">
         <v>45309.042999999998</v>
       </c>
       <c r="C12" s="3">
         <v>48524.326999999997</v>
       </c>
       <c r="D12" s="3">
         <v>49900.841999999997</v>
       </c>
       <c r="E12" s="3">
         <v>45421.946000000004</v>
       </c>
       <c r="F12" s="3">
         <v>36336.161999999997</v>
       </c>
       <c r="G12" s="3">
         <v>33862.213000000003</v>
       </c>
       <c r="H12" s="3">
         <v>35882.618999999999</v>
       </c>
       <c r="I12" s="3">
         <v>35577.572</v>
       </c>
       <c r="J12" s="3">
         <v>35585.824000000001</v>
       </c>
       <c r="K12" s="3">
         <v>44273.197999999997</v>
       </c>
-      <c r="L12" s="3"/>
-[...1 lines deleted...]
-      <c r="N12" s="3"/>
+      <c r="L12" s="3">
+        <v>47503.31</v>
+      </c>
+      <c r="M12" s="3">
+        <v>49581.364000000001</v>
+      </c>
+      <c r="N12" s="3">
+        <v>46746.945</v>
+      </c>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A13" s="86"/>
-[...12 lines deleted...]
-      <c r="N13" s="87"/>
+      <c r="A13" s="59"/>
+      <c r="B13" s="60"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="60"/>
+      <c r="E13" s="60"/>
+      <c r="F13" s="60"/>
+      <c r="G13" s="60"/>
+      <c r="H13" s="60"/>
+      <c r="I13" s="60"/>
+      <c r="J13" s="60"/>
+      <c r="K13" s="60"/>
+      <c r="L13" s="60"/>
+      <c r="M13" s="60"/>
+      <c r="N13" s="60"/>
     </row>
     <row r="14" spans="1:14" s="4" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B14" s="26"/>
       <c r="C14" s="26"/>
       <c r="D14" s="26"/>
       <c r="E14" s="26"/>
       <c r="F14" s="26"/>
       <c r="G14" s="26"/>
       <c r="H14" s="26"/>
       <c r="I14" s="26"/>
       <c r="J14" s="26"/>
       <c r="K14" s="26"/>
       <c r="L14" s="26"/>
       <c r="M14" s="26"/>
       <c r="N14" s="27" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="14"/>
       <c r="B15" s="21" t="s">
         <v>0</v>