--- v0 (2025-10-10)
+++ v1 (2026-07-16)
@@ -1,324 +1,315 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DEVELOPMENT\! ENERA-SITE\_ЗАЯВКИ\2026-06-29 (vn)\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="360" yWindow="120" windowWidth="19440" windowHeight="9975"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="10035"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$M$29</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="29" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
     <t>січень</t>
   </si>
   <si>
     <t>лютий</t>
   </si>
   <si>
     <t>березень</t>
   </si>
   <si>
     <t>квітень</t>
   </si>
   <si>
     <t>травень</t>
   </si>
   <si>
     <t>червень</t>
   </si>
   <si>
     <t>липень</t>
   </si>
   <si>
     <t>серпень</t>
   </si>
   <si>
     <t>вересень</t>
   </si>
   <si>
     <t>жовтень</t>
   </si>
   <si>
     <t>листопад</t>
   </si>
   <si>
     <t>грудень</t>
   </si>
   <si>
     <t>Період</t>
   </si>
   <si>
-    <t>__________________________</t>
-[...1 lines deleted...]
-  <si>
     <t>(дата)</t>
   </si>
   <si>
-    <t>_________________</t>
-[...10 lines deleted...]
-  <si>
     <t>(ПІБ власника)</t>
   </si>
   <si>
     <t>(Адреса газифікованого житлового приміщення)</t>
   </si>
   <si>
     <t>(ЕІС код)</t>
   </si>
   <si>
     <t>Інформація</t>
   </si>
   <si>
     <t xml:space="preserve"> щодо фактично спожитих обсягів природного газу у попередні періоди</t>
   </si>
   <si>
     <t>(Телефон)</t>
   </si>
   <si>
     <t xml:space="preserve">                    (ПІБ)</t>
+  </si>
+  <si>
+    <t>Директору ТОВ "ЕНЕРА ВІННИЦЯ"</t>
+  </si>
+  <si>
+    <t>Близнюку О.І</t>
+  </si>
+  <si>
+    <t>2019 рік</t>
+  </si>
+  <si>
+    <t>2021 рік</t>
+  </si>
+  <si>
+    <t>2022 рік</t>
+  </si>
+  <si>
+    <t>2023 рік</t>
+  </si>
+  <si>
+    <t>2024 рік</t>
+  </si>
+  <si>
+    <t>2025 рік</t>
+  </si>
+  <si>
+    <t>2026 рік</t>
+  </si>
+  <si>
+    <t>2020 рік</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Фактичні обсяги споживання природного газу                                                                                                                                                                                                                                       </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FFFF0000"/>
-        <rFont val="Times New Roman"/>
-        <family val="1"/>
+        <rFont val="Trebuchet MS"/>
+        <family val="2"/>
         <charset val="204"/>
       </rPr>
       <t>м куб. - формат 2 знаки після коми (3,28)</t>
     </r>
-  </si>
-[...4 lines deleted...]
-    <t>Близнюку О.І</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="10.5"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Times New Roman"/>
-      <family val="1"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="11"/>
+      <b/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Times New Roman"/>
-      <family val="1"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Times New Roman"/>
-[...7 lines deleted...]
-      <family val="1"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Times New Roman"/>
-      <family val="1"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Times New Roman"/>
-      <family val="1"/>
+      <color theme="1"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Trebuchet MS"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="8" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="18">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...28 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -357,309 +348,406 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...10 lines deleted...]
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-      <bottom style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="3" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="3" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="3" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="3" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...26 lines deleted...]
-    <xf numFmtId="4" fontId="6" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Звичайний" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -793,2440 +881,609 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr>
-[...2 lines deleted...]
-  <dimension ref="A2:N144"/>
+  <dimension ref="A1:N28"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="S5" sqref="S5"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="Q17" sqref="Q17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="11.5703125" customWidth="1"/>
+    <col min="1" max="1" width="12.7109375" style="1" customWidth="1"/>
+    <col min="2" max="13" width="10.7109375" style="1" customWidth="1"/>
+    <col min="14" max="14" width="12.42578125" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="H2" s="3" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="I1" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="I2" s="2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I3" s="3"/>
+      <c r="J3" s="3"/>
+      <c r="K3" s="3"/>
+      <c r="L3" s="3"/>
+    </row>
+    <row r="4" spans="1:13" s="17" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="I4" s="16" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="I5" s="3"/>
+      <c r="J5" s="3"/>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3"/>
+    </row>
+    <row r="6" spans="1:13" s="17" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="I6" s="16" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="I7" s="5"/>
+      <c r="J7" s="3"/>
+      <c r="K7" s="3"/>
+      <c r="L7" s="3"/>
+    </row>
+    <row r="8" spans="1:13" s="17" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="I8" s="16" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="I9" s="3"/>
+      <c r="J9" s="3"/>
+      <c r="K9" s="3"/>
+      <c r="L9" s="3"/>
+    </row>
+    <row r="10" spans="1:13" s="17" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="I10" s="16" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="H11" s="4"/>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A12" s="18" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="18"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="18"/>
+      <c r="E12" s="18"/>
+      <c r="F12" s="18"/>
+      <c r="G12" s="18"/>
+      <c r="H12" s="18"/>
+      <c r="I12" s="18"/>
+      <c r="J12" s="18"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="18"/>
+      <c r="M12" s="18"/>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.35">
+      <c r="A13" s="18" t="s">
+        <v>18</v>
+      </c>
+      <c r="B13" s="18"/>
+      <c r="C13" s="18"/>
+      <c r="D13" s="18"/>
+      <c r="E13" s="18"/>
+      <c r="F13" s="18"/>
+      <c r="G13" s="18"/>
+      <c r="H13" s="18"/>
+      <c r="I13" s="18"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="18"/>
+      <c r="M13" s="18"/>
+    </row>
+    <row r="14" spans="1:13" ht="6" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="15" spans="1:13" s="9" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A15" s="23" t="s">
+        <v>12</v>
+      </c>
+      <c r="B15" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" s="19"/>
+      <c r="D15" s="19"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="19"/>
+      <c r="K15" s="19"/>
+      <c r="L15" s="19"/>
+      <c r="M15" s="20"/>
+    </row>
+    <row r="16" spans="1:13" s="9" customFormat="1" ht="16.5" x14ac:dyDescent="0.3">
+      <c r="A16" s="24"/>
+      <c r="B16" s="21"/>
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="22"/>
+    </row>
+    <row r="17" spans="1:14" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="24"/>
+      <c r="B17" s="6" t="s">
+        <v>0</v>
+      </c>
+      <c r="C17" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="G17" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="H17" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="I17" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="J17" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="K17" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="L17" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="M17" s="8" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="25">
+        <v>0</v>
+      </c>
+      <c r="C18" s="26">
+        <v>0</v>
+      </c>
+      <c r="D18" s="26">
+        <v>0</v>
+      </c>
+      <c r="E18" s="26">
+        <v>0</v>
+      </c>
+      <c r="F18" s="26">
+        <v>0</v>
+      </c>
+      <c r="G18" s="26">
+        <v>0</v>
+      </c>
+      <c r="H18" s="26">
+        <v>0</v>
+      </c>
+      <c r="I18" s="26">
+        <v>0</v>
+      </c>
+      <c r="J18" s="26">
+        <v>0</v>
+      </c>
+      <c r="K18" s="26">
+        <v>0</v>
+      </c>
+      <c r="L18" s="26">
+        <v>0</v>
+      </c>
+      <c r="M18" s="27">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="11" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="15">
+        <v>0</v>
+      </c>
+      <c r="C19" s="12">
+        <v>0</v>
+      </c>
+      <c r="D19" s="12">
+        <v>0</v>
+      </c>
+      <c r="E19" s="12">
+        <v>0</v>
+      </c>
+      <c r="F19" s="12">
+        <v>0</v>
+      </c>
+      <c r="G19" s="12">
+        <v>0</v>
+      </c>
+      <c r="H19" s="12">
+        <v>0</v>
+      </c>
+      <c r="I19" s="12">
+        <v>0</v>
+      </c>
+      <c r="J19" s="12">
+        <v>94.99</v>
+      </c>
+      <c r="K19" s="12">
+        <v>3492.78</v>
+      </c>
+      <c r="L19" s="12">
+        <v>4517.63</v>
+      </c>
+      <c r="M19" s="13">
+        <v>13261.8</v>
+      </c>
+      <c r="N19" s="14"/>
+    </row>
+    <row r="20" spans="1:14" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="11" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="15">
+        <v>14281.69</v>
+      </c>
+      <c r="C20" s="12">
+        <v>659.22</v>
+      </c>
+      <c r="D20" s="12">
+        <v>0</v>
+      </c>
+      <c r="E20" s="12">
+        <v>0</v>
+      </c>
+      <c r="F20" s="12">
+        <v>0</v>
+      </c>
+      <c r="G20" s="12">
+        <v>0</v>
+      </c>
+      <c r="H20" s="12">
+        <v>0</v>
+      </c>
+      <c r="I20" s="12">
+        <v>0</v>
+      </c>
+      <c r="J20" s="12">
+        <v>0</v>
+      </c>
+      <c r="K20" s="12">
+        <v>0</v>
+      </c>
+      <c r="L20" s="12">
+        <v>0</v>
+      </c>
+      <c r="M20" s="13">
+        <v>0</v>
+      </c>
+      <c r="N20" s="14"/>
+    </row>
+    <row r="21" spans="1:14" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="15">
+        <v>0</v>
+      </c>
+      <c r="C21" s="12">
+        <v>0</v>
+      </c>
+      <c r="D21" s="12">
+        <v>0</v>
+      </c>
+      <c r="E21" s="12">
+        <v>0</v>
+      </c>
+      <c r="F21" s="12">
+        <v>0</v>
+      </c>
+      <c r="G21" s="12">
+        <v>0</v>
+      </c>
+      <c r="H21" s="12">
+        <v>0</v>
+      </c>
+      <c r="I21" s="12">
+        <v>0</v>
+      </c>
+      <c r="J21" s="12">
+        <v>0</v>
+      </c>
+      <c r="K21" s="12">
+        <v>0</v>
+      </c>
+      <c r="L21" s="12">
+        <v>0</v>
+      </c>
+      <c r="M21" s="13">
+        <v>0</v>
+      </c>
+      <c r="N21" s="14"/>
+    </row>
+    <row r="22" spans="1:14" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="15">
+        <v>0</v>
+      </c>
+      <c r="C22" s="12">
+        <v>0</v>
+      </c>
+      <c r="D22" s="12">
+        <v>0</v>
+      </c>
+      <c r="E22" s="12">
+        <v>0</v>
+      </c>
+      <c r="F22" s="12">
+        <v>0</v>
+      </c>
+      <c r="G22" s="12">
+        <v>0</v>
+      </c>
+      <c r="H22" s="12">
+        <v>0</v>
+      </c>
+      <c r="I22" s="12">
+        <v>0</v>
+      </c>
+      <c r="J22" s="12">
+        <v>0</v>
+      </c>
+      <c r="K22" s="12">
+        <v>0</v>
+      </c>
+      <c r="L22" s="12">
+        <v>0</v>
+      </c>
+      <c r="M22" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="I2" s="2"/>
-[...14 lines deleted...]
-      <c r="H3" s="3" t="s">
+      <c r="B23" s="15">
+        <v>0</v>
+      </c>
+      <c r="C23" s="12">
+        <v>0</v>
+      </c>
+      <c r="D23" s="12">
+        <v>0</v>
+      </c>
+      <c r="E23" s="12">
+        <v>0</v>
+      </c>
+      <c r="F23" s="12">
+        <v>0</v>
+      </c>
+      <c r="G23" s="12">
+        <v>0</v>
+      </c>
+      <c r="H23" s="12">
+        <v>0</v>
+      </c>
+      <c r="I23" s="12">
+        <v>0</v>
+      </c>
+      <c r="J23" s="12">
+        <v>0</v>
+      </c>
+      <c r="K23" s="12">
+        <v>0</v>
+      </c>
+      <c r="L23" s="12">
+        <v>0</v>
+      </c>
+      <c r="M23" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="I3" s="2"/>
-[...80 lines deleted...]
-      <c r="H8" s="5" t="s">
+      <c r="B24" s="15">
+        <v>0</v>
+      </c>
+      <c r="C24" s="12">
+        <v>0</v>
+      </c>
+      <c r="D24" s="12">
+        <v>0</v>
+      </c>
+      <c r="E24" s="12">
+        <v>0</v>
+      </c>
+      <c r="F24" s="12">
+        <v>0</v>
+      </c>
+      <c r="G24" s="12">
+        <v>0</v>
+      </c>
+      <c r="H24" s="12">
+        <v>0</v>
+      </c>
+      <c r="I24" s="12">
+        <v>0</v>
+      </c>
+      <c r="J24" s="12">
+        <v>0</v>
+      </c>
+      <c r="K24" s="12">
+        <v>0</v>
+      </c>
+      <c r="L24" s="12">
+        <v>0</v>
+      </c>
+      <c r="M24" s="13">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B25" s="28">
+        <v>0</v>
+      </c>
+      <c r="C25" s="29">
+        <v>0</v>
+      </c>
+      <c r="D25" s="29">
+        <v>0</v>
+      </c>
+      <c r="E25" s="29">
+        <v>0</v>
+      </c>
+      <c r="F25" s="29">
+        <v>0</v>
+      </c>
+      <c r="G25" s="29">
+        <v>0</v>
+      </c>
+      <c r="H25" s="29">
+        <v>0</v>
+      </c>
+      <c r="I25" s="29">
+        <v>0</v>
+      </c>
+      <c r="J25" s="29">
+        <v>0</v>
+      </c>
+      <c r="K25" s="29">
+        <v>0</v>
+      </c>
+      <c r="L25" s="29">
+        <v>0</v>
+      </c>
+      <c r="M25" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.35">
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="J27" s="3"/>
+      <c r="K27" s="3"/>
+      <c r="L27" s="3"/>
+    </row>
+    <row r="28" spans="1:14" s="17" customFormat="1" ht="15" x14ac:dyDescent="0.35">
+      <c r="D28" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="J28" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="I8" s="2"/>
-[...2230 lines deleted...]
-      <c r="N144" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A16:M16"/>
-[...2 lines deleted...]
-    <mergeCell ref="A17:M17"/>
+    <mergeCell ref="A12:M12"/>
+    <mergeCell ref="B15:M16"/>
+    <mergeCell ref="A15:A17"/>
+    <mergeCell ref="A13:M13"/>
   </mergeCells>
-  <pageMargins left="0.2" right="0.17" top="0.34" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="9" scale="82" orientation="portrait" r:id="rId1"/>
+  <printOptions horizontalCentered="1"/>
+  <pageMargins left="0.39370078740157483" right="0.39370078740157483" top="0.59055118110236227" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="92" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Листы</vt:lpstr>
+        <vt:lpstr>Аркуші</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Именованные диапазоны</vt:lpstr>
+        <vt:lpstr>Іменовані діапазони</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+      <vt:lpstr>Лист1!Область_друку</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>o.tsvelykh</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>