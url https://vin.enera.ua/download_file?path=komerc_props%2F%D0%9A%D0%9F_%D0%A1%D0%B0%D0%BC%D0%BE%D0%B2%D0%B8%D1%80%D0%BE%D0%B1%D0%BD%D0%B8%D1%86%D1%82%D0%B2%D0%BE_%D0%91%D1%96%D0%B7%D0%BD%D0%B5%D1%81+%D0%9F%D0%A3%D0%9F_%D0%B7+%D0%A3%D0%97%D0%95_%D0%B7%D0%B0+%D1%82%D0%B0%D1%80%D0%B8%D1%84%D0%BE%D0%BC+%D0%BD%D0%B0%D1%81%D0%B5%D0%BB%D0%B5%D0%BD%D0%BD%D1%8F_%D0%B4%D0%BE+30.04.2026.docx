--- v0 (2025-12-19)
+++ v1 (2026-04-09)
@@ -258,207 +258,207 @@
           </w:tcPr>
           <w:p w14:paraId="6191D2D0" w14:textId="77777777" w:rsidR="00986A9C" w:rsidRPr="004F6AFE" w:rsidRDefault="00AF7373" w:rsidP="00986A9C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="ru-RU" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F6AFE">
               <w:rPr>
                 <w:rStyle w:val="FontStyle11"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Критерії, яким має відповідати активний споживач, що обирає дану комерційну пропозицію</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7221" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="32515A58" w14:textId="77777777" w:rsidR="00AF7373" w:rsidRPr="004F6AFE" w:rsidRDefault="00AF7373" w:rsidP="00A8523F">
+          <w:p w14:paraId="32515A58" w14:textId="77777777" w:rsidR="00AF7373" w:rsidRPr="004F6AFE" w:rsidRDefault="00AF7373" w:rsidP="002773A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:left="203" w:hanging="142"/>
+              <w:ind w:left="239" w:hanging="239"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F6AFE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Малі непобутові споживачі - генеруючі електроустановки, що приєднані до електроустановок, призначених для споживання електричної енергії напряму або через мережі такого споживача, за умови що встановлена потужність таких електроустановок не перевищує величину дозволеної (договірної) потужності електроустановок такого споживача, призначених для споживання електричної енергії, але не більше 50 кВт</w:t>
             </w:r>
             <w:r w:rsidR="00264BC8" w:rsidRPr="004F6AFE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7603A135" w14:textId="77777777" w:rsidR="00AF7373" w:rsidRPr="004F6AFE" w:rsidRDefault="00AF7373" w:rsidP="00A8523F">
+          <w:p w14:paraId="7603A135" w14:textId="77777777" w:rsidR="00AF7373" w:rsidRPr="004F6AFE" w:rsidRDefault="00AF7373" w:rsidP="002773A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:left="203" w:hanging="142"/>
+              <w:ind w:left="239" w:hanging="239"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F6AFE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Споживачі, у тому числі енергетичні кооперативи є власником (користувачем) об'єкта;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="044C53C9" w14:textId="77777777" w:rsidR="00A97230" w:rsidRPr="004F6AFE" w:rsidRDefault="00A97230" w:rsidP="00A8523F">
+          <w:p w14:paraId="044C53C9" w14:textId="77777777" w:rsidR="00A97230" w:rsidRPr="004F6AFE" w:rsidRDefault="00A97230" w:rsidP="002773A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:left="203" w:hanging="142"/>
+              <w:ind w:left="239" w:hanging="239"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F6AFE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Наявний Комерційний облік електричної енергії, що забезпечує можливість застосування цін (тарифів) передбачених даною Комерційною пропозицією;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F36FE4A" w14:textId="77777777" w:rsidR="00A97230" w:rsidRPr="004F6AFE" w:rsidRDefault="00A97230" w:rsidP="00A8523F">
+          <w:p w14:paraId="7F36FE4A" w14:textId="77777777" w:rsidR="00A97230" w:rsidRPr="004F6AFE" w:rsidRDefault="00A97230" w:rsidP="002773A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:left="203" w:hanging="142"/>
+              <w:ind w:left="239" w:hanging="239"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F6AFE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Об’єкт споживача приєднаний до мереж оператора системи у встановленому законодавством порядку; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7BC64687" w14:textId="77777777" w:rsidR="00525211" w:rsidRPr="004F6AFE" w:rsidRDefault="00A97230" w:rsidP="00A8523F">
+          <w:p w14:paraId="7BC64687" w14:textId="77777777" w:rsidR="00525211" w:rsidRPr="004F6AFE" w:rsidRDefault="00A97230" w:rsidP="002773A7">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:left w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:bottom w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:right w:val="none" w:sz="4" w:space="0" w:color="000000"/>
                 <w:between w:val="none" w:sz="4" w:space="0" w:color="000000"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:ind w:left="203" w:hanging="142"/>
+              <w:ind w:left="239" w:hanging="239"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F6AFE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Споживач є стороною діючого договору про надання послуг з розподілу (передачі) електрично</w:t>
             </w:r>
             <w:r w:rsidR="00090D6D" w:rsidRPr="004F6AFE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ї енергії.</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1720,59 +1720,59 @@
                     </w:rPr>
                     <m:t>j</m:t>
                   </m:r>
                 </m:sup>
               </m:sSubSup>
             </m:oMath>
             <w:r w:rsidRPr="004F6AFE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - ціна продажу споживачу (за фіксованою ціною для побутових споживачів, затвердженою </w:t>
             </w:r>
             <w:r w:rsidR="00A8523F" w:rsidRPr="004F6AFE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
             <w:r w:rsidRPr="004F6AFE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">остановою Кабінету Міністрів України від 5 червня </w:t>
+              <w:t xml:space="preserve">остановою Кабінету Міністрів України від 5 червня 2019 року № 483 «Про затвердження Положення про покладення спеціальних </w:t>
             </w:r>
             <w:r w:rsidRPr="004F6AFE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">2019 року № 483 «Про затвердження Положення про покладення спеціальних обов'язків на учасників ринку електричної енергії для забезпечення загальносуспільних інтересів у процесі функціонування ринку електричної </w:t>
+              <w:t xml:space="preserve">обов'язків на учасників ринку електричної енергії для забезпечення загальносуспільних інтересів у процесі функціонування ринку електричної </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004F6AFE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>енергі</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004F6AFE">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">» </w:t>
             </w:r>
             <w:r w:rsidR="00A8523F" w:rsidRPr="00BD0305">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00BD0305" w:rsidRPr="00BD0305">
@@ -5302,71 +5302,71 @@
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B8614E" w:rsidRPr="008C53EB" w:rsidSect="00E73D6D">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="709" w:right="567" w:bottom="851" w:left="1418" w:header="284" w:footer="6" w:gutter="0"/>
       <w:cols w:space="999"/>
       <w:noEndnote/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="024DACC9" w14:textId="77777777" w:rsidR="0008073E" w:rsidRDefault="0008073E" w:rsidP="005D2115">
+    <w:p w14:paraId="016DBD75" w14:textId="77777777" w:rsidR="0062110A" w:rsidRDefault="0062110A" w:rsidP="005D2115">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="507048B3" w14:textId="77777777" w:rsidR="0008073E" w:rsidRDefault="0008073E" w:rsidP="005D2115">
+    <w:p w14:paraId="19405BBF" w14:textId="77777777" w:rsidR="0062110A" w:rsidRDefault="0062110A" w:rsidP="005D2115">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -5404,58 +5404,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="135BF350" w14:textId="77777777" w:rsidR="0008073E" w:rsidRDefault="0008073E" w:rsidP="005D2115">
+    <w:p w14:paraId="67A5D1FF" w14:textId="77777777" w:rsidR="0062110A" w:rsidRDefault="0062110A" w:rsidP="005D2115">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7F901DC7" w14:textId="77777777" w:rsidR="0008073E" w:rsidRDefault="0008073E" w:rsidP="005D2115">
+    <w:p w14:paraId="50E270F1" w14:textId="77777777" w:rsidR="0062110A" w:rsidRDefault="0062110A" w:rsidP="005D2115">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="643AB269" w14:textId="77777777" w:rsidR="005D2115" w:rsidRPr="005D2115" w:rsidRDefault="005D2115">
     <w:pPr>
       <w:pStyle w:val="af2"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005D2115">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -5928,50 +5928,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41966C22"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CFC09C82"/>
+    <w:lvl w:ilvl="0" w:tplc="04220011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50A510AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2688A0FE"/>
     <w:lvl w:ilvl="0" w:tplc="39BA1D4A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6039,51 +6152,51 @@
     <w:lvl w:ilvl="7" w:tplc="04220003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04220005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5812674D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2A7AF066"/>
     <w:lvl w:ilvl="0" w:tplc="D178943C">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6152,51 +6265,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BC82BF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EFAE6FC6"/>
     <w:lvl w:ilvl="0" w:tplc="22B293C2">
       <w:start w:val="6"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6266,76 +6379,79 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="896553788">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1760717251">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="869102869">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2104186149">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="989748900">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="296643983">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1187477739">
     <w:abstractNumId w:val="2"/>
   </w:num>
+  <w:num w:numId="8" w16cid:durableId="542058333">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="70"/>
+  <w:zoom w:percent="80"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -6354,165 +6470,169 @@
     <w:rsid w:val="000E05EC"/>
     <w:rsid w:val="000E6186"/>
     <w:rsid w:val="000F453B"/>
     <w:rsid w:val="001136EE"/>
     <w:rsid w:val="00115FDB"/>
     <w:rsid w:val="00116D1B"/>
     <w:rsid w:val="0013480C"/>
     <w:rsid w:val="00134AE7"/>
     <w:rsid w:val="00141AAF"/>
     <w:rsid w:val="00174A8C"/>
     <w:rsid w:val="0018724B"/>
     <w:rsid w:val="001A272B"/>
     <w:rsid w:val="001A3105"/>
     <w:rsid w:val="001E4524"/>
     <w:rsid w:val="001F6EF4"/>
     <w:rsid w:val="002060C2"/>
     <w:rsid w:val="00213552"/>
     <w:rsid w:val="00222E97"/>
     <w:rsid w:val="00223A57"/>
     <w:rsid w:val="00230E27"/>
     <w:rsid w:val="00231552"/>
     <w:rsid w:val="002446FB"/>
     <w:rsid w:val="00264A63"/>
     <w:rsid w:val="00264BC8"/>
     <w:rsid w:val="00270685"/>
+    <w:rsid w:val="002773A7"/>
     <w:rsid w:val="00282F05"/>
     <w:rsid w:val="002971CE"/>
     <w:rsid w:val="002B5204"/>
     <w:rsid w:val="002C6FC7"/>
     <w:rsid w:val="002D483D"/>
     <w:rsid w:val="003270AF"/>
     <w:rsid w:val="0035500E"/>
     <w:rsid w:val="00360EAC"/>
     <w:rsid w:val="003737A6"/>
     <w:rsid w:val="00395311"/>
     <w:rsid w:val="00397342"/>
     <w:rsid w:val="003B00C9"/>
     <w:rsid w:val="003C7171"/>
     <w:rsid w:val="003D07F4"/>
     <w:rsid w:val="003D0F7A"/>
     <w:rsid w:val="003D67CB"/>
     <w:rsid w:val="003E6B9D"/>
     <w:rsid w:val="003E76FD"/>
     <w:rsid w:val="003F15D4"/>
     <w:rsid w:val="00424A98"/>
     <w:rsid w:val="004257FA"/>
     <w:rsid w:val="004812A6"/>
     <w:rsid w:val="004A6BF3"/>
     <w:rsid w:val="004C0188"/>
     <w:rsid w:val="004D0ABA"/>
     <w:rsid w:val="004E1B08"/>
     <w:rsid w:val="004E566B"/>
     <w:rsid w:val="004F02DD"/>
     <w:rsid w:val="004F5CCE"/>
     <w:rsid w:val="004F6AFE"/>
     <w:rsid w:val="0050241B"/>
     <w:rsid w:val="00525211"/>
     <w:rsid w:val="00533A0F"/>
     <w:rsid w:val="005505A4"/>
     <w:rsid w:val="00557544"/>
     <w:rsid w:val="005629FC"/>
     <w:rsid w:val="005811FA"/>
     <w:rsid w:val="005A0337"/>
     <w:rsid w:val="005B173D"/>
     <w:rsid w:val="005C2668"/>
     <w:rsid w:val="005D02A5"/>
     <w:rsid w:val="005D0D1D"/>
     <w:rsid w:val="005D2115"/>
     <w:rsid w:val="005D37BC"/>
     <w:rsid w:val="005E5731"/>
     <w:rsid w:val="00611E0F"/>
     <w:rsid w:val="00617ADF"/>
+    <w:rsid w:val="0062110A"/>
     <w:rsid w:val="00630F4E"/>
     <w:rsid w:val="00645FAB"/>
     <w:rsid w:val="00666D78"/>
     <w:rsid w:val="006859BA"/>
     <w:rsid w:val="006C6498"/>
     <w:rsid w:val="006E0E33"/>
     <w:rsid w:val="006E15C1"/>
     <w:rsid w:val="006E2426"/>
     <w:rsid w:val="00703BC0"/>
     <w:rsid w:val="007043DB"/>
     <w:rsid w:val="007168FE"/>
     <w:rsid w:val="00725937"/>
     <w:rsid w:val="00737E0D"/>
     <w:rsid w:val="0076469F"/>
     <w:rsid w:val="007B5A54"/>
     <w:rsid w:val="007B6F21"/>
     <w:rsid w:val="007C3AB6"/>
     <w:rsid w:val="007D190B"/>
     <w:rsid w:val="0087300B"/>
     <w:rsid w:val="008B3113"/>
     <w:rsid w:val="008B343D"/>
     <w:rsid w:val="008C22BD"/>
     <w:rsid w:val="008C53EB"/>
     <w:rsid w:val="008E58A2"/>
     <w:rsid w:val="008F28E0"/>
     <w:rsid w:val="008F7321"/>
     <w:rsid w:val="00912D92"/>
     <w:rsid w:val="009317A4"/>
     <w:rsid w:val="00985B6F"/>
     <w:rsid w:val="00986A9C"/>
     <w:rsid w:val="00993A67"/>
     <w:rsid w:val="009948DC"/>
     <w:rsid w:val="009A5587"/>
     <w:rsid w:val="009E4F9B"/>
     <w:rsid w:val="009E7A7B"/>
     <w:rsid w:val="009F2DD6"/>
     <w:rsid w:val="00A062FA"/>
     <w:rsid w:val="00A15490"/>
     <w:rsid w:val="00A50EA3"/>
+    <w:rsid w:val="00A56E9A"/>
     <w:rsid w:val="00A658A4"/>
     <w:rsid w:val="00A83545"/>
     <w:rsid w:val="00A8523F"/>
     <w:rsid w:val="00A93566"/>
     <w:rsid w:val="00A97230"/>
     <w:rsid w:val="00AA094C"/>
     <w:rsid w:val="00AB2782"/>
     <w:rsid w:val="00AC08EA"/>
     <w:rsid w:val="00AC2932"/>
     <w:rsid w:val="00AC5444"/>
     <w:rsid w:val="00AD6D4D"/>
     <w:rsid w:val="00AF2A4A"/>
     <w:rsid w:val="00AF56DB"/>
     <w:rsid w:val="00AF7373"/>
     <w:rsid w:val="00B03549"/>
     <w:rsid w:val="00B22869"/>
     <w:rsid w:val="00B51B11"/>
     <w:rsid w:val="00B54747"/>
     <w:rsid w:val="00B55F99"/>
     <w:rsid w:val="00B5646C"/>
     <w:rsid w:val="00B614CC"/>
     <w:rsid w:val="00B65FBA"/>
     <w:rsid w:val="00B8614E"/>
     <w:rsid w:val="00BA3B16"/>
     <w:rsid w:val="00BB2896"/>
     <w:rsid w:val="00BD0305"/>
     <w:rsid w:val="00BE34BA"/>
     <w:rsid w:val="00C05C24"/>
     <w:rsid w:val="00C20CCA"/>
+    <w:rsid w:val="00C24239"/>
     <w:rsid w:val="00C27B43"/>
     <w:rsid w:val="00C34923"/>
     <w:rsid w:val="00C629D1"/>
     <w:rsid w:val="00C71424"/>
     <w:rsid w:val="00C82697"/>
     <w:rsid w:val="00C84B84"/>
     <w:rsid w:val="00CA512C"/>
     <w:rsid w:val="00CB68BA"/>
     <w:rsid w:val="00CC0143"/>
     <w:rsid w:val="00CC1F70"/>
     <w:rsid w:val="00D36528"/>
     <w:rsid w:val="00D37EB9"/>
     <w:rsid w:val="00D5718C"/>
     <w:rsid w:val="00D623E8"/>
     <w:rsid w:val="00D81587"/>
     <w:rsid w:val="00D97D10"/>
     <w:rsid w:val="00DD0069"/>
     <w:rsid w:val="00E07740"/>
     <w:rsid w:val="00E12C13"/>
     <w:rsid w:val="00E3558E"/>
     <w:rsid w:val="00E55ED6"/>
     <w:rsid w:val="00E73D6D"/>
     <w:rsid w:val="00E9798B"/>
     <w:rsid w:val="00EA6C17"/>
     <w:rsid w:val="00ED171F"/>